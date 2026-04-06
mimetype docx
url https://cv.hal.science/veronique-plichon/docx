--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Véronique Plichon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Véronique Plichon - Professeure des Universités  - Université de Tours</w:t>
+        <w:t xml:space="preserve">Véronique Plichon - Professeure des Universités  - Université de Tours </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -119,65 +119,65 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur des universités</w:t>
+        <w:t xml:space="preserve">Professeure des universités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Université de Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Co-Responsable de l’axe « la compréhension des comportements de consommation » du Laboratoire de Sciences de Gestion (VALLOREM-EA 6296)</w:t>
+        <w:t xml:space="preserve">Co-Responsable de l’axe « Valeur et responsabilité sociétale  » du Laboratoire de Sciences de Gestion (VALLOREM-EA 6296)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Activités pédagogiques :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours enseignés: marketing, communication, entrepreneuriat, comportement du consommateur, études quantitatives...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public : Etudiants en FI, FC ou apprentissage - IUT et IAE</w:t>
       </w:r>
@@ -707,222 +707,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet de la satisfaction à l’égard du produit sur la satisfaction dans la vie : le rôle de variables modératrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Role of the stadium in the value enhancement process of a rugby union match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.087.39.55⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0965254X.2017.1377755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064186v1</w:t>
+                <w:t xml:space="preserve">hal-02490418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the stadium in the value enhancement process of a rugby union match</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">L’effet de la satisfaction à l’égard du produit sur la satisfaction dans la vie : le rôle de variables modératrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.106-121. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.39-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0965254X.2017.1377755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7193/DM.087.39.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490418v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et implication : quel apport à la compréhension du don de sang</w:t>
               </w:r>
@@ -1116,64 +1116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception d’un match de football – Une approche dyadique par la théorie de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1640,51 +1640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (5), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2068,51 +2068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entreprises-clients : de la fidélité à la dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,946 +2280,933 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les pratiques post-usage dans le secteur du textile par le prisme de la distance psychologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typography Meets Responsibility: Exploring Communicators’ Resistance And Motivation Through The Dragons Of Inaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">AMS Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMS, 2026, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467952v1</w:t>
+                <w:t xml:space="preserve">hal-05524537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les communicants n’utilisent pas les typographies responsables ? Une analyse des freins à l'adoption à travers le prisme de la diffusion de l'innovation et des dragons de l'inaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre les pratiques post-usage dans le secteur du textile par le prisme de la distance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, 2026, Angers (France), France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524534v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typographie responsable : motivations et freins des communicants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Pourquoi les communicants n’utilisent pas les typographies responsables ? Une analyse des freins à l'adoption à travers le prisme de la diffusion de l'innovation et des dragons de l'inaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Lorient (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524532v1</w:t>
+                <w:t xml:space="preserve">hal-05524534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Vers une typographie responsable : motivations et freins des communicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Lorient (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316722v1</w:t>
+                <w:t xml:space="preserve">hal-05524532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité aux actions responsables des marques et l’ambivalence ressentie à l’égard des produits de luxe ont-elles un effet sur l’intention d’achat de ces produits ? Le cas des jeunes consommateurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques éco-responsables, une question de génération ? Une étude exploratoire des pratiques post-usage dans le domaine du textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316706v1</w:t>
+                <w:t xml:space="preserve">hal-05316713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
+                <w:t xml:space="preserve">La sensibilité aux actions responsables des marques et l’ambivalence ressentie à l’égard des produits de luxe ont-elles un effet sur l’intention d’achat de ces produits ? Le cas des jeunes consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier Management, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496214v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre préoccupations pro-environnementales et achat de produits de luxe, les jeunes hésitent-ils?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Guillou</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937751v1</w:t>
+                <w:t xml:space="preserve">hal-05316722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques éco-responsables, une question de génération ? Une étude exploratoire des pratiques post-usage dans le domaine du textile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Management, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316713v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour quelles raisons les directives en matière de santé ne sont-elles pas toujours efficaces ? Le rôle de la distance envers la maladie et de la réactance envers les directives sanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre préoccupations pro-environnementales et achat de produits de luxe, les jeunes hésitent-ils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Venise, Italie</w:t>
+              <w:t xml:space="preserve">CNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691719v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : Proposition d'une nouvelle échelle quadridimensionnelle</w:t>
               </w:r>
@@ -3324,159 +3311,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are health guidelines not always effective? The role of distance from illness and reactance to health guidelines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour quelles raisons les directives en matière de santé ne sont-elles pas toujours efficaces ? Le rôle de la distance envers la maladie et de la réactance envers les directives sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Venice, Italy</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465218v1</w:t>
+                <w:t xml:space="preserve">hal-04691719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : mesure et conséquences. Une application à la covid-19</w:t>
+                <w:t xml:space="preserve">Why are health guidelines not always effective? The role of distance from illness and reactance to health guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
@@ -3494,667 +3481,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité(s) et pratiques du marketing : 39e Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465255v1</w:t>
+                <w:t xml:space="preserve">hal-04465218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+                <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : mesure et conséquences. Une application à la covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Responsabilité(s) et pratiques du marketing : 39e Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562945v1</w:t>
+                <w:t xml:space="preserve">hal-04465255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">7th French-Austrian-German Workshop on Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saarland University, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889025v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Madeire, France</w:t>
+              <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889014v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University, Jul 2022, Saarland, Germany</w:t>
+              <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465283v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological distance scale : an application toward Covid-19</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Marketing Trends Congress Trend</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madeire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889019v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University, Jul 2022, Saarland, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597768v1</w:t>
+                <w:t xml:space="preserve">hal-04465283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+                <w:t xml:space="preserve">Psychological distance scale : an application toward Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -4172,369 +4172,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th French-Austrian-German Workshop on Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saarland University, Austria</w:t>
+              <w:t xml:space="preserve">21st International Marketing Trends Congress Trend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889009v1</w:t>
+                <w:t xml:space="preserve">hal-03889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intention de se faire vacciner sous l’effet de la réactance psychologique et de l’adhésion aux théories complotistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Covid19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889046v1</w:t>
+                <w:t xml:space="preserve">hal-03597768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intention de se faire vacciner sous l’effet de la réactance psychologique et de l’adhésion aux théories complotistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
+              <w:t xml:space="preserve">Journée d’études Covid19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281222v1</w:t>
+                <w:t xml:space="preserve">hal-03889046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi respectons-nous les directives sanitaires en période de covid-19 ? La distance perçue à l’égard de la maladie, une nouvelle grille de lecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">L’intention de se faire vacciner sous l’effet de la réactance psychologique et de l’adhésion aux théories complotistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393507v1</w:t>
+                <w:t xml:space="preserve">hal-03281222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observance des consignes sanitaires en période de covid, une analyse via la théorie du niveau de construit</w:t>
+                <w:t xml:space="preserve">Pourquoi respectons-nous les directives sanitaires en période de covid-19 ? La distance perçue à l’égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -4552,184 +4539,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études interdisciplinaires sur la Covid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393517v1</w:t>
+                <w:t xml:space="preserve">hal-03393507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distance psychologique une variable clé dans l’explication de l’attitude et de l’intention d’utilisation du coupon de réduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">L’observance des consignes sanitaires en période de covid, une analyse via la théorie du niveau de construit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journée d’études interdisciplinaires sur la Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393559v1</w:t>
+                <w:t xml:space="preserve">hal-03393517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la distance perçue et du niveau de construit sur l’attitude et le comportement : Le cas du régime alimentaire de malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4771,189 +4771,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la distance perçue et du niveau de construit sur l’attitude et le comportement : le cas du régime alimentaire de malades chroniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">La distance psychologique une variable clé dans l’explication de l’attitude et de l’intention d’utilisation du coupon de réduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannaz Vaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123308v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne sommes-nous pas observants ? La distance perçue à l'égard de la maladie, une nouvelle grille de lecture</w:t>
+                <w:t xml:space="preserve">Les effets de la distance perçue et du niveau de construit sur l’attitude et le comportement : le cas du régime alimentaire de malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -4975,93 +4962,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123303v1</w:t>
+                <w:t xml:space="preserve">hal-03123308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unhealthy food. Which representations? An exploratory approach.</w:t>
+                <w:t xml:space="preserve">Pourquoi ne sommes-nous pas observants ? La distance perçue à l'égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -5079,168 +5066,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMTC (International Marketing Trends Conference),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612288v1</w:t>
+                <w:t xml:space="preserve">hal-03123303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment communiquer afin de pousser les personnes à se faire vacciner ? L’importance du contrôle perçu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unhealthy food. Which representations? An exploratory approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">IMTC (International Marketing Trends Conference),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393681v1</w:t>
+                <w:t xml:space="preserve">hal-02612288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect or regulatory focus on food behaviors: the particular case of diet</w:t>
               </w:r>
@@ -5328,267 +5328,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observance nutritionnelle du patient atteint d’une maladie chronique : premiers éléments de compréhension.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment communiquer afin de pousser les personnes à se faire vacciner ? L’importance du contrôle perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès National des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612265v1</w:t>
+                <w:t xml:space="preserve">hal-03393681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension des moteurs des comportements alimentaires : une approche par le food choice questionnaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle communication pour améliorer l'intention de se faire vacciner? L'impact du cadrage du message sur les états affectifs et la valeur informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900329v1</w:t>
+                <w:t xml:space="preserve">hal-03393705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La non-observance nutritionnelle du patient atteint d'une maladie chronique : premiers éléments de compréhension</w:t>
+                <w:t xml:space="preserve">L’observance nutritionnelle du patient atteint d’une maladie chronique : premiers éléments de compréhension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -5606,1773 +5580,1786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès international de l'Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900341v1</w:t>
+                <w:t xml:space="preserve">hal-02612265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle communication pour améliorer l'intention de se faire vacciner? L'impact du cadrage du message sur les états affectifs et la valeur informationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La compréhension des moteurs des comportements alimentaires : une approche par le food choice questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">12ème Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393705v1</w:t>
+                <w:t xml:space="preserve">hal-01900329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination contre la grippe en France : Typologie des usagers et implications en management de la santé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">La non-observance nutritionnelle du patient atteint d'une maladie chronique : premiers éléments de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499744v1</w:t>
+                <w:t xml:space="preserve">hal-01900341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distance psychologique, une variable explicative de l'attitude et du comportement d'utilisation d'un coupon de réduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">Consumer’s regulation orientation scale: a preliminary test of its validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Meeting in Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393725v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the stadium in the value creation process of a sporting event</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La vaccination contre la grippe en France : Typologie des usagers et implications en management de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393726v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l’utilisation des coupons de réduction. Le rôle de la distance psychologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">La distance psychologique, une variable explicative de l'attitude et du comportement d'utilisation d'un coupon de réduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannaz Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
+              <w:t xml:space="preserve">International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584082v1</w:t>
+                <w:t xml:space="preserve">hal-03393725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les personnes obèses sont-elles vues? Une étude des perceptions des français à l’égard de l’obésité.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Role of the stadium in the value creation process of a sporting event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088231v1</w:t>
+                <w:t xml:space="preserve">hal-03393726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer’s regulation orientation scale: a preliminary test of its validity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Mieux comprendre l’utilisation des coupons de réduction. Le rôle de la distance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannaz Vaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612267v1</w:t>
+                <w:t xml:space="preserve">hal-03584082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le positionnement émotionnel du magasin : un indicateur de son potentiel émotionnel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
+                <w:t xml:space="preserve">Comment les personnes obèses sont-elles vues? Une étude des perceptions des français à l’égard de l’obésité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060526v1</w:t>
+                <w:t xml:space="preserve">hal-02088231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination contre la grippe en France : typologie des usagers et implications marketing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">The life satisfaction process: The role of consumption centrality in life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Riviere</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sirgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème réunion plénière sur les biomédicaments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563053v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life satisfaction process: The role of consumption centrality in life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Le positionnement émotionnel du magasin : un indicateur de son potentiel émotionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Sirgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057342v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers tests d’une échelle de mesure de l’orientation régulatrice du consommateur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Vaccination contre la grippe en France : typologie des usagers et implications marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">6ème réunion plénière sur les biomédicaments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078505v1</w:t>
+                <w:t xml:space="preserve">hal-03563053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements alimentaires et orientation régulatrice : proposition d’une première échelle de mesure dans un contexte français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Premiers tests d’une échelle de mesure de l’orientation régulatrice du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078503v1</w:t>
+                <w:t xml:space="preserve">hal-02078505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue d'un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d'un match ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">Comportements alimentaires et orientation régulatrice : proposition d’une première échelle de mesure dans un contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10e Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297093v1</w:t>
+                <w:t xml:space="preserve">hal-02078503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient factors in retail stores: The compared effects of perceived colors and store</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Valeur perçue d’un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d’un match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC 43rd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089038v1</w:t>
+                <w:t xml:space="preserve">hal-03393736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance à la publicité : une approche qualitative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Valeur perçue d'un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d'un match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop ESC Troyes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393746v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue d’un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d’un match ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">The influence of ambient factors in retail stores: The compared effects of perceived colors and store</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMAC 43rd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393736v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image des destinations urbaines - Comment rendre une ville plus hospitalière aux yeux des touristes</w:t>
+                <w:t xml:space="preserve">La résistance à la publicité : une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -7390,1423 +7377,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Worshop ESC Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393748v1</w:t>
+                <w:t xml:space="preserve">hal-03393746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments constitutifs de l’hospitalité d’une ville : le point de vue des touristes</w:t>
+                <w:t xml:space="preserve">L’image des destinations urbaines - Comment rendre une ville plus hospitalière aux yeux des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563083v1</w:t>
+                <w:t xml:space="preserve">hal-03393748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la psychologie au marketing : Doit-on adapter les échelles des psychologues au comportement du consommateur ? Le cas des émotions</w:t>
+                <w:t xml:space="preserve">Les éléments constitutifs de l’hospitalité d’une ville : le point de vue des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563080v1</w:t>
+                <w:t xml:space="preserve">hal-03563083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does customer satisfaction impact life satisfaction?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Foscht</w:t>
+                <w:t xml:space="preserve">De la psychologie au marketing : Doit-on adapter les échelles des psychologues au comportement du consommateur ? Le cas des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Positive Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New York, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563060v1</w:t>
+                <w:t xml:space="preserve">hal-03563080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorie des fidélités ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
+                <w:t xml:space="preserve">How does customer satisfaction impact life satisfaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joseph Sirgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Foscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Center for Positive Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563091v1</w:t>
+                <w:t xml:space="preserve">hal-03563060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The necessity to create measurement scales of affective states adapted to the context studied – The case of emotions in retailing</w:t>
+                <w:t xml:space="preserve">Vers une théorie des fidélités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Ljubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563086v1</w:t>
+                <w:t xml:space="preserve">hal-03563091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on arrêter de proposer des coupons de réduction ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">The necessity to create measurement scales of affective states adapted to the context studied – The case of emotions in retailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne THIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563099v1</w:t>
+                <w:t xml:space="preserve">hal-03563086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compared effect of perceived sensory stimuli during the shopping experience</w:t>
+                <w:t xml:space="preserve">Doit-on répliquer les échelles de mesure des émotions proposées par les psychologues anglo-saxons à nos recherches en marketing ? Le cas des émotions en distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Copenhag, Denmark</w:t>
+              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563107v1</w:t>
+                <w:t xml:space="preserve">hal-03563121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient factors in services: The compared effects of perceived colors and store layout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The compared effect of perceived sensory stimuli during the shopping experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhag, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563113v1</w:t>
+                <w:t xml:space="preserve">hal-03563107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on répliquer les échelles de mesure des émotions proposées par les psychologues anglo-saxons à nos recherches en marketing ? Le cas des émotions en distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Doit-on arrêter de proposer des coupons de réduction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne THIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563121v1</w:t>
+                <w:t xml:space="preserve">hal-03563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les états affectifs ressentis dans un point de vente : Proposition d’une échelle de mesure,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of ambient factors in services: The compared effects of perceived colors and store layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563125v1</w:t>
+                <w:t xml:space="preserve">hal-03563113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional states in a retail context : Some specificities that retailers must take into account</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les états affectifs ressentis dans un point de vente : Proposition d’une échelle de mesure,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">Journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563131v1</w:t>
+                <w:t xml:space="preserve">hal-03563125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compared influence of various perceived environment components: an exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional states in a retail context : Some specificities that retailers must take into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Conference in Marketing, Marketing Communication and Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563137v1</w:t>
+                <w:t xml:space="preserve">hal-03563131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Value in Services : a Study in a Retail Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The compared influence of various perceived environment components: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">International Research Conference in Marketing, Marketing Communication and Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563142v1</w:t>
+                <w:t xml:space="preserve">hal-03563137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de différents standards de non-confirmation dans la formation de la satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Importance of Value in Services : a Study in a Retail Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563143v1</w:t>
+                <w:t xml:space="preserve">hal-03563142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur du comportement de magasinage: effet et antécédents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8835,523 +8835,536 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Venezia, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émotions ressenties dans un point de vente : proposition d’une nouvelle échelle de mesure adaptée au contexte français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’utilisation de différents standards de non-confirmation dans la formation de la satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, Journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563152v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure des états affectifs ressentis dans un point de vente : précisions conceptuelles et premiers résultats</w:t>
+                <w:t xml:space="preserve">Les émotions ressenties dans un point de vente : proposition d’une nouvelle échelle de mesure adaptée au contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563151v1</w:t>
+                <w:t xml:space="preserve">hal-03563152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation de l’expérience en magasin, analyse de l’adaptabilité d’une échelle de mesure de la valeur perçue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Filser</w:t>
+                <w:t xml:space="preserve">La mesure des états affectifs ressentis dans un point de vente : précisions conceptuelles et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Anteblian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563158v1</w:t>
+                <w:t xml:space="preserve">hal-03563151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des éléments d’une grande surface alimentaire à la satisfaction du client. L’influence des critères logistiques, des facteurs d’atmosphère et des services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">La valorisation de l’expérience en magasin, analyse de l’adaptabilité d’une échelle de mesure de la valeur perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Filser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Llosa</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Anteblian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Deauville, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563162v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs situationnels dans l’explication des réactions affectives du consommateur à l’intérieur d’un point de vente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemoine</w:t>
+                <w:t xml:space="preserve">La contribution des éléments d’une grande surface alimentaire à la satisfaction du client. L’influence des critères logistiques, des facteurs d’atmosphère et des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, 2001, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563181v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidélité et dépendance : comportement des acteurs et cadre juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9366,87 +9379,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des 15èmes Journées des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité du consommateur à la logistique : mise en évidence des variables déterminantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9461,258 +9474,340 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des 3èmes Rencontres Internationales de la Recherche en Logistique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessité d’intégrer les états affectifs à l’explication du processus de satisfaction du consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des facteurs situationnels dans l’explication des réactions affectives du consommateur à l’intérieur d’un point de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563187v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un renouveau du processus de satisfaction: la nécessité d’analyser les états affectifs</w:t>
+                <w:t xml:space="preserve">La nécessité d’intégrer les états affectifs à l’explication du processus de satisfaction du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563190v1</w:t>
+                <w:t xml:space="preserve">hal-03563187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un renouveau du processus de satisfaction: la nécessité d’analyser les états affectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence des états affectifs sur la satisfaction de la clientèle dans la grande distribution,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Recherche de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9722,245 +9817,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment expliquer le développement de la seconde main dans le luxe auprès des Millenials et de la Génération Z?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rewind / Fast forward, Livre blanc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EIML Paris / Cité du Luxe, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi, quelle émotion ressens-tu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur la Consommation et la Distribution : Individus, Expériences, Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Collection « Travail &amp; Gouvernance »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9980,73 +10075,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferrandi, Jean-Marc; Lichtlé, Marie-Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, Collection Openbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et valeur de magasinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10066,169 +10161,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Presses Universitaires de Provence, collection Travail et Gouvernance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valeur perçue en marketing : perspectives théoriques et enjeux managériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de la distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Altes-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing, Ouvrage collectif coordonné par J.M. Ferrandi et M.L. Lichtlé, Edition Dunod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de distribution face aux nouveaux comportements du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,65 +10338,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la recherche en logistique et distribution ? Ouvrage collectif coordonné par N. Fabbe-Costes, J. Colin et G. Paché, Edition Vuibert-FNEGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10369,51 +10464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="286784C5"/>
+    <w:nsid w:val="DF30ABA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10600,51 +10695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-plichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5264-3563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grzeskowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph Sirgy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foscht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Swoboda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Plichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-021-09919-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saurel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.39.55" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1377755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Ortais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.99.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113505952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714524880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.293.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.295.0089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.23-41" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86E53EE4DEA0F7106D3351AB505A1876B8FBA91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700402" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moussaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loiseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gandrille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny B&#233;lisle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cheikhrouhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03562945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sirgy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297093v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563083v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563086v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563107v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563151v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Altes-Mathieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-plichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5264-3563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grzeskowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph Sirgy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foscht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Swoboda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Plichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-021-09919-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saurel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1377755" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.39.55" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Ortais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.99.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113505952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714524880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.293.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.295.0089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.23-41" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86E53EE4DEA0F7106D3351AB505A1876B8FBA91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700402" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gandrille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sugier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moussaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny B&#233;lisle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cheikhrouhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03562945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sirgy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393748v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563190v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612250v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Altes-Mathieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>