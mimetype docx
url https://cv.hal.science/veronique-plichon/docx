--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -253,151 +253,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are health guidelines not respected? The role of distance from illness and reactance to these guidelines</w:t>
+                <w:t xml:space="preserve">Pourquoi les directives en matière de santé ne sont-elles pas respectées ? Le rôle de la distance envers la maladie et de la réactance envers ces directives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Plichon</w:t>
+                <w:t xml:space="preserve">Véronique Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 (43), pp.3-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2 (43), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/jdds.043.2.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi respectons-nous les directives sanitaires en période de Covid-19 ? La distance perçue à l’égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -406,93 +415,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 134 (2), pp.41-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.134.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -618,77 +627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’attitude et l’intention de vaccination : le cas du rappel du vaccin Diphtérie-Tétanos-Poliomyélite (DTP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98 (2), pp.37-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -699,1604 +708,1604 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the stadium in the value enhancement process of a rugby union match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.106-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0965254X.2017.1377755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de la satisfaction à l’égard du produit sur la satisfaction dans la vie : le rôle de variables modératrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87, pp.39-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.087.39.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et implication : quel apport à la compréhension du don de sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katel Ortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87, pp.99-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.087.99.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation peut-elle améliorer la satisfaction dans la vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (1), pp.77--94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.083.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception d’un match de football – Une approche dyadique par la théorie de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue française de marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image d’hospitalité des villes touristiques : le rôle de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.108.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emotions ressenties dans un point de vente : Proposition d'une echelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (1), pp.3-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370113505952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions experienced in retail outlets: A proposed measurement scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (1), pp.3 - 24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570714524880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidélité transactionnelle ou relationnelle : une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (3), pp.63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.293.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coupons de réduction ont-ils de la valeur aux yeux des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (5), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.295.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre la fidélité des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.121-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010802300405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of value in services: a study in a retail environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Consumer Marketing, Santa Barbara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (4), pp.219-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00109476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des états affectifs dans un point de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur du comportement de magasinage. Statut théorique et apports au positionnement de l'enseigne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Filser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (148), pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entreprises-clients : de la fidélité à la dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29 (144), pp.23-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.144.23-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des differents elements d'une grande surface alimentaire a la satisfaction du client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (4), pp.23 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010201700402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2306,1062 +2315,1062 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typography Meets Responsibility: Exploring Communicators’ Resistance And Motivation Through The Dragons Of Inaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comprendre les pratiques post-usage dans le secteur du textile par le prisme de la distance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMS, 2026, Savannah, United States</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524537v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les pratiques post-usage dans le secteur du textile par le prisme de la distance psychologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pourquoi les communicants n’utilisent pas les typographies responsables ? Une analyse des freins à l'adoption à travers le prisme de la diffusion de l'innovation et des dragons de l'inaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467952v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les communicants n’utilisent pas les typographies responsables ? Une analyse des freins à l'adoption à travers le prisme de la diffusion de l'innovation et des dragons de l'inaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Vers une typographie responsable : motivations et freins des communicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, 2026, Angers (France), France</w:t>
+              <w:t xml:space="preserve">CNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Lorient (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524534v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typographie responsable : motivations et freins des communicants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Typography Meets Responsibility: Exploring Communicators’ Resistance And Motivation Through The Dragons Of Inaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Lorient (FR), France</w:t>
+              <w:t xml:space="preserve">AMS Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMS, 2026, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524532v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques éco-responsables, une question de génération ? Une étude exploratoire des pratiques post-usage dans le domaine du textile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La sensibilité aux actions responsables des marques et l’ambivalence ressentie à l’égard des produits de luxe ont-elles un effet sur l’intention d’achat de ces produits ? Le cas des jeunes consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316713v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité aux actions responsables des marques et l’ambivalence ressentie à l’égard des produits de luxe ont-elles un effet sur l’intention d’achat de ces produits ? Le cas des jeunes consommateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Guillou</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316706v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Management, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316722v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entre préoccupations pro-environnementales et achat de produits de luxe, les jeunes hésitent-ils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier Management, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496214v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre préoccupations pro-environnementales et achat de produits de luxe, les jeunes hésitent-ils?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pratiques éco-responsables, une question de génération ? Une étude exploratoire des pratiques post-usage dans le domaine du textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937751v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : Proposition d'une nouvelle échelle quadridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deny Bélisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Cheikhrouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour quelles raisons les directives en matière de santé ne sont-elles pas toujours efficaces ? Le rôle de la distance envers la maladie et de la réactance envers les directives sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,1131 +3398,1131 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are health guidelines not always effective? The role of distance from illness and reactance to health guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : mesure et conséquences. Une application à la covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité(s) et pratiques du marketing : 39e Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th French-Austrian-German Workshop on Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saarland University, Austria</w:t>
+              <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889009v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889025v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
+                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madeire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562945v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Madeire, France</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University, Jul 2022, Saarland, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889014v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+                <w:t xml:space="preserve">Psychological distance scale : an application toward Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University, Jul 2022, Saarland, Germany</w:t>
+              <w:t xml:space="preserve">21st International Marketing Trends Congress Trend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465283v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological distance scale : an application toward Covid-19</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Marketing Trends Congress Trend</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889019v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">7th French-Austrian-German Workshop on Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saarland University, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597768v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intention de se faire vacciner sous l’effet de la réactance psychologique et de l’adhésion aux théories complotistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Covid19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intention de se faire vacciner sous l’effet de la réactance psychologique et de l’adhésion aux théories complotistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi respectons-nous les directives sanitaires en période de covid-19 ? La distance perçue à l’égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4522,106 +4531,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’observance des consignes sanitaires en période de covid, une analyse via la théorie du niveau de construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4630,106 +4639,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études interdisciplinaires sur la Covid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la distance perçue et du niveau de construit sur l’attitude et le comportement : Le cas du régime alimentaire de malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4738,201 +4747,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance psychologique une variable clé dans l’explication de l’attitude et de l’intention d’utilisation du coupon de réduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannaz Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la distance perçue et du niveau de construit sur l’attitude et le comportement : le cas du régime alimentaire de malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4941,106 +4950,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi ne sommes-nous pas observants ? La distance perçue à l'égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5049,106 +5058,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unhealthy food. Which representations? An exploratory approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5157,106 +5166,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMTC (International Marketing Trends Conference),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect or regulatory focus on food behaviors: the particular case of diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5265,2201 +5274,2201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Congrès international de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment communiquer afin de pousser les personnes à se faire vacciner ? L’importance du contrôle perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle communication pour améliorer l'intention de se faire vacciner? L'impact du cadrage du message sur les états affectifs et la valeur informationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’observance nutritionnelle du patient atteint d’une maladie chronique : premiers éléments de compréhension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393705v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observance nutritionnelle du patient atteint d’une maladie chronique : premiers éléments de compréhension.</w:t>
+                <w:t xml:space="preserve">La compréhension des moteurs des comportements alimentaires : une approche par le food choice questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">12ème Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612265v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension des moteurs des comportements alimentaires : une approche par le food choice questionnaire</w:t>
+                <w:t xml:space="preserve">La non-observance nutritionnelle du patient atteint d'une maladie chronique : premiers éléments de compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900329v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La non-observance nutritionnelle du patient atteint d'une maladie chronique : premiers éléments de compréhension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelle communication pour améliorer l'intention de se faire vacciner? L'impact du cadrage du message sur les états affectifs et la valeur informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès international de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900341v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer’s regulation orientation scale: a preliminary test of its validity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La vaccination contre la grippe en France : Typologie des usagers et implications en management de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612267v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination contre la grippe en France : Typologie des usagers et implications en management de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the stadium in the value creation process of a sporting event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499744v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance psychologique, une variable explicative de l'attitude et du comportement d'utilisation d'un coupon de réduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannaz Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Meeting in Business and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the stadium in the value creation process of a sporting event</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mieux comprendre l’utilisation des coupons de réduction. Le rôle de la distance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannaz Vaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">19ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393726v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l’utilisation des coupons de réduction. Le rôle de la distance psychologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment les personnes obèses sont-elles vues? Une étude des perceptions des français à l’égard de l’obésité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584082v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les personnes obèses sont-elles vues? Une étude des perceptions des français à l’égard de l’obésité.</w:t>
+                <w:t xml:space="preserve">Consumer’s regulation orientation scale: a preliminary test of its validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088231v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The life satisfaction process: The role of consumption centrality in life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sirgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le positionnement émotionnel du magasin : un indicateur de son potentiel émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination contre la grippe en France : typologie des usagers et implications marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème réunion plénière sur les biomédicaments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers tests d’une échelle de mesure de l’orientation régulatrice du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements alimentaires et orientation régulatrice : proposition d’une première échelle de mesure dans un contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journée AFM du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue d’un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d’un match ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Valeur perçue d'un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d'un match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393736v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue d'un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d'un match ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The influence of ambient factors in retail stores: The compared effects of perceived colors and store</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMAC 43rd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297093v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient factors in retail stores: The compared effects of perceived colors and store</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Ferrandi</w:t>
+                <w:t xml:space="preserve">La résistance à la publicité : une approche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC 43rd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Worshop ESC Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089038v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance à la publicité : une approche qualitative</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valeur perçue d’un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d’un match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop ESC Troyes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393746v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image des destinations urbaines - Comment rendre une ville plus hospitalière aux yeux des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7468,296 +7477,296 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments constitutifs de l’hospitalité d’une ville : le point de vue des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la psychologie au marketing : Doit-on adapter les échelles des psychologues au comportement du consommateur ? Le cas des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does customer satisfaction impact life satisfaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7779,763 +7788,763 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Foscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for Positive Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, New York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une théorie des fidélités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The necessity to create measurement scales of affective states adapted to the context studied – The case of emotions in retailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on répliquer les échelles de mesure des émotions proposées par les psychologues anglo-saxons à nos recherches en marketing ? Le cas des émotions en distribution</w:t>
+                <w:t xml:space="preserve">The compared effect of perceived sensory stimuli during the shopping experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhag, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563121v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compared effect of perceived sensory stimuli during the shopping experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Doit-on arrêter de proposer des coupons de réduction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Copenhag, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque Etienne THIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563107v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on arrêter de proposer des coupons de réduction ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The influence of ambient factors in services: The compared effects of perceived colors and store layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne THIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563099v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient factors in services: The compared effects of perceived colors and store layout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Doit-on répliquer les échelles de mesure des émotions proposées par les psychologues anglo-saxons à nos recherches en marketing ? Le cas des émotions en distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563113v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les états affectifs ressentis dans un point de vente : Proposition d’une échelle de mesure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional states in a retail context : Some specificities that retailers must take into account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8550,1264 +8559,1264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compared influence of various perceived environment components: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Conference in Marketing, Marketing Communication and Consumer Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Value in Services : a Study in a Retail Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur du comportement de magasinage: effet et antécédents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Venezia, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de différents standards de non-confirmation dans la formation de la satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions ressenties dans un point de vente : proposition d’une nouvelle échelle de mesure adaptée au contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des états affectifs ressentis dans un point de vente : précisions conceptuelles et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation de l’expérience en magasin, analyse de l’adaptabilité d’une échelle de mesure de la valeur perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Filser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Anteblian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des éléments d’une grande surface alimentaire à la satisfaction du client. L’influence des critères logistiques, des facteurs d’atmosphère et des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidélité et dépendance : comportement des acteurs et cadre juridique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le rôle des facteurs situationnels dans l’explication des réactions affectives du consommateur à l’intérieur d’un point de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des 15èmes Journées des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563165v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité du consommateur à la logistique : mise en évidence des variables déterminantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fidélité et dépendance : comportement des acteurs et cadre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des 3èmes Rencontres Internationales de la Recherche en Logistique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montréal, France</w:t>
+              <w:t xml:space="preserve">Congrès des 15èmes Journées des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563175v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs situationnels dans l’explication des réactions affectives du consommateur à l’intérieur d’un point de vente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La sensibilité du consommateur à la logistique : mise en évidence des variables déterminantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès des 3èmes Rencontres Internationales de la Recherche en Logistique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563181v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessité d’intégrer les états affectifs à l’explication du processus de satisfaction du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un renouveau du processus de satisfaction: la nécessité d’analyser les états affectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des états affectifs sur la satisfaction de la clientèle dans la grande distribution,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Recherche de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9817,586 +9826,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment expliquer le développement de la seconde main dans le luxe auprès des Millenials et de la Génération Z?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rewind / Fast forward, Livre blanc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EIML Paris / Cité du Luxe, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi, quelle émotion ressens-tu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur la Consommation et la Distribution : Individus, Expériences, Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Collection « Travail &amp; Gouvernance »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferrandi, Jean-Marc; Lichtlé, Marie-Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, Collection Openbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et valeur de magasinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Presses Universitaires de Provence, collection Travail et Gouvernance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valeur perçue en marketing : perspectives théoriques et enjeux managériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de la distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Altes-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing, Ouvrage collectif coordonné par J.M. Ferrandi et M.L. Lichtlé, Edition Dunod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de distribution face aux nouveaux comportements du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la recherche en logistique et distribution ? Ouvrage collectif coordonné par N. Fabbe-Costes, J. Colin et G. Paché, Edition Vuibert-FNEGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10464,51 +10473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF30ABA0"/>
+    <w:nsid w:val="B4D6F7C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10695,51 +10704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-plichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5264-3563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grzeskowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph Sirgy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foscht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Swoboda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Plichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-021-09919-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saurel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1377755" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.39.55" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Ortais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.99.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113505952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714524880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.293.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.295.0089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.23-41" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86E53EE4DEA0F7106D3351AB505A1876B8FBA91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700402" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gandrille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sugier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moussaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny B&#233;lisle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cheikhrouhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03562945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sirgy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393748v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563190v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612250v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Altes-Mathieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-plichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5264-3563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.043.2.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grzeskowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph Sirgy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foscht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Swoboda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Plichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-021-09919-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1377755" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.39.55" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Ortais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.99.119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113505952" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714524880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.293.0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.295.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.23-41" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86E53EE4DEA0F7106D3351AB505A1876B8FBA91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moussaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gandrille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny B&#233;lisle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cheikhrouhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03562945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sirgy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Altes-Mathieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>