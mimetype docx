--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2323,899 +2323,899 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les pratiques post-usage dans le secteur du textile par le prisme de la distance psychologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typography Meets Responsibility: Exploring Communicators’ Resistance And Motivation Through The Dragons Of Inaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">AMS Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMS, 2026, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467952v1</w:t>
+                <w:t xml:space="preserve">hal-05524537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les communicants n’utilisent pas les typographies responsables ? Une analyse des freins à l'adoption à travers le prisme de la diffusion de l'innovation et des dragons de l'inaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre les pratiques post-usage dans le secteur du textile par le prisme de la distance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, 2026, Angers (France), France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524534v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typographie responsable : motivations et freins des communicants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Pourquoi les communicants n’utilisent pas les typographies responsables ? Une analyse des freins à l'adoption à travers le prisme de la diffusion de l'innovation et des dragons de l'inaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Lorient (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524532v1</w:t>
+                <w:t xml:space="preserve">hal-05524534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typography Meets Responsibility: Exploring Communicators’ Resistance And Motivation Through The Dragons Of Inaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Vers une typographie responsable : motivations et freins des communicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMS, 2026, Savannah, United States</w:t>
+              <w:t xml:space="preserve">CNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Lorient (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524537v1</w:t>
+                <w:t xml:space="preserve">hal-05524532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité aux actions responsables des marques et l’ambivalence ressentie à l’égard des produits de luxe ont-elles un effet sur l’intention d’achat de ces produits ? Le cas des jeunes consommateurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques éco-responsables, une question de génération ? Une étude exploratoire des pratiques post-usage dans le domaine du textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316706v1</w:t>
+                <w:t xml:space="preserve">hal-05316713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
+                <w:t xml:space="preserve">La sensibilité aux actions responsables des marques et l’ambivalence ressentie à l’égard des produits de luxe ont-elles un effet sur l’intention d’achat de ces produits ? Le cas des jeunes consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316722v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier Management, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496214v1</w:t>
+                <w:t xml:space="preserve">hal-05316722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre préoccupations pro-environnementales et achat de produits de luxe, les jeunes hésitent-ils?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Guillou</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Typography in Communicating Brand Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Management, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937751v1</w:t>
+                <w:t xml:space="preserve">hal-05496214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques éco-responsables, une question de génération ? Une étude exploratoire des pratiques post-usage dans le domaine du textile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre préoccupations pro-environnementales et achat de produits de luxe, les jeunes hésitent-ils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">CNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316713v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : Proposition d'une nouvelle échelle quadridimensionnelle</w:t>
               </w:r>
@@ -3644,394 +3644,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">7th French-Austrian-German Workshop on Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saarland University, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889025v1</w:t>
+                <w:t xml:space="preserve">hal-03889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562945v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Mieux comprendre l'effet de l'adhésion aux théories conspirationnistes sur l'intention vaccinale : le rôle modérateur de la réactance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Madeire, France</w:t>
+              <w:t xml:space="preserve">Colloque international – la société à l’ère du covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889014v1</w:t>
+                <w:t xml:space="preserve">hal-03562945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University, Jul 2022, Saarland, Germany</w:t>
+              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madeire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465283v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological distance scale : an application toward Covid-19</w:t>
               </w:r>
@@ -4119,394 +4119,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University, Jul 2022, Saarland, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597768v1</w:t>
+                <w:t xml:space="preserve">hal-04465283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Does vaccine scarcity influence the effect of conspiracy beliefs on intention to vaccinate against covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th French-Austrian-German Workshop on Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saarland University, Austria</w:t>
+              <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889009v1</w:t>
+                <w:t xml:space="preserve">hal-03597768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intention de se faire vacciner sous l’effet de la réactance psychologique et de l’adhésion aux théories complotistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Covid19</w:t>
+              <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889046v1</w:t>
+                <w:t xml:space="preserve">hal-03281222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intention de se faire vacciner sous l’effet de la réactance psychologique et de l’adhésion aux théories complotistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
+              <w:t xml:space="preserve">Journée d’études Covid19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281222v1</w:t>
+                <w:t xml:space="preserve">hal-03889046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi respectons-nous les directives sanitaires en période de covid-19 ? La distance perçue à l’égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
@@ -5432,159 +5432,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observance nutritionnelle du patient atteint d’une maladie chronique : premiers éléments de compréhension.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle communication pour améliorer l'intention de se faire vacciner? L'impact du cadrage du message sur les états affectifs et la valeur informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612265v1</w:t>
+                <w:t xml:space="preserve">hal-03393705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension des moteurs des comportements alimentaires : une approche par le food choice questionnaire</w:t>
+                <w:t xml:space="preserve">L’observance nutritionnelle du patient atteint d’une maladie chronique : premiers éléments de compréhension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -5602,97 +5589,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900329v1</w:t>
+                <w:t xml:space="preserve">hal-02612265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La non-observance nutritionnelle du patient atteint d'une maladie chronique : premiers éléments de compréhension</w:t>
+                <w:t xml:space="preserve">La compréhension des moteurs des comportements alimentaires : une approche par le food choice questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -5710,384 +5697,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès international de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">12ème Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900341v1</w:t>
+                <w:t xml:space="preserve">hal-01900329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle communication pour améliorer l'intention de se faire vacciner? L'impact du cadrage du message sur les états affectifs et la valeur informationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La non-observance nutritionnelle du patient atteint d'une maladie chronique : premiers éléments de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393705v1</w:t>
+                <w:t xml:space="preserve">hal-01900341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination contre la grippe en France : Typologie des usagers et implications en management de la santé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">Consumer’s regulation orientation scale: a preliminary test of its validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499744v1</w:t>
+                <w:t xml:space="preserve">hal-02612267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the stadium in the value creation process of a sporting event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boissel</w:t>
+                <w:t xml:space="preserve">La vaccination contre la grippe en France : Typologie des usagers et implications en management de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393726v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance psychologique, une variable explicative de l'attitude et du comportement d'utilisation d'un coupon de réduction</w:t>
               </w:r>
@@ -6162,254 +6175,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l’utilisation des coupons de réduction. Le rôle de la distance psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tannaz Vaziri</w:t>
+                <w:t xml:space="preserve">Role of the stadium in the value creation process of a sporting event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
+              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584082v1</w:t>
+                <w:t xml:space="preserve">hal-03393726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les personnes obèses sont-elles vues? Une étude des perceptions des français à l’égard de l’obésité.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Mieux comprendre l’utilisation des coupons de réduction. Le rôle de la distance psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannaz Vaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">19ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088231v1</w:t>
+                <w:t xml:space="preserve">hal-03584082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer’s regulation orientation scale: a preliminary test of its validity</w:t>
+                <w:t xml:space="preserve">Comment les personnes obèses sont-elles vues? Une étude des perceptions des français à l’égard de l’obésité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
@@ -6427,453 +6427,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612267v1</w:t>
+                <w:t xml:space="preserve">hal-02088231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life satisfaction process: The role of consumption centrality in life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Le positionnement émotionnel du magasin : un indicateur de son potentiel émotionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Sirgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057342v1</w:t>
+                <w:t xml:space="preserve">hal-02060526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le positionnement émotionnel du magasin : un indicateur de son potentiel émotionnel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Vaccination contre la grippe en France : typologie des usagers et implications marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème réunion plénière sur les biomédicaments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060526v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination contre la grippe en France : typologie des usagers et implications marketing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">The life satisfaction process: The role of consumption centrality in life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Riviere</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sirgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème réunion plénière sur les biomédicaments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563053v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers tests d’une échelle de mesure de l’orientation régulatrice du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,64 +6924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements alimentaires et orientation régulatrice : proposition d’une première échelle de mesure dans un contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7026,433 +7026,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue d'un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d'un match ?</w:t>
+                <w:t xml:space="preserve">Valeur perçue d’un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d’un match ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297093v1</w:t>
+                <w:t xml:space="preserve">hal-03393736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient factors in retail stores: The compared effects of perceived colors and store</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Valeur perçue d'un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d'un match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC 43rd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
+              <w:t xml:space="preserve">30ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089038v1</w:t>
+                <w:t xml:space="preserve">hal-04297093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance à la publicité : une approche qualitative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">The influence of ambient factors in retail stores: The compared effects of perceived colors and store</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop ESC Troyes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">EMAC 43rd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393746v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue d’un spectacle de football : clubs et spectateurs ont-ils la même perception de la valeur d’un match ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">La résistance à la publicité : une approche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Worshop ESC Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393736v1</w:t>
+                <w:t xml:space="preserve">hal-03393746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image des destinations urbaines - Comment rendre une ville plus hospitalière aux yeux des touristes</w:t>
               </w:r>
@@ -8045,394 +8045,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compared effect of perceived sensory stimuli during the shopping experience</w:t>
+                <w:t xml:space="preserve">Doit-on répliquer les échelles de mesure des émotions proposées par les psychologues anglo-saxons à nos recherches en marketing ? Le cas des émotions en distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Copenhag, Denmark</w:t>
+              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563107v1</w:t>
+                <w:t xml:space="preserve">hal-03563121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on arrêter de proposer des coupons de réduction ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+                <w:t xml:space="preserve">The compared effect of perceived sensory stimuli during the shopping experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne THIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’EMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhag, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563099v1</w:t>
+                <w:t xml:space="preserve">hal-03563107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient factors in services: The compared effects of perceived colors and store layout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doit-on arrêter de proposer des coupons de réduction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne THIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563113v1</w:t>
+                <w:t xml:space="preserve">hal-03563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on répliquer les échelles de mesure des émotions proposées par les psychologues anglo-saxons à nos recherches en marketing ? Le cas des émotions en distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of ambient factors in services: The compared effects of perceived colors and store layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">International Research Seminar in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563121v1</w:t>
+                <w:t xml:space="preserve">hal-03563113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les états affectifs ressentis dans un point de vente : Proposition d’une échelle de mesure,</w:t>
               </w:r>
@@ -9323,299 +9323,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs situationnels dans l’explication des réactions affectives du consommateur à l’intérieur d’un point de vente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemoine</w:t>
+                <w:t xml:space="preserve">Fidélité et dépendance : comportement des acteurs et cadre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès des 15èmes Journées des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563181v1</w:t>
+                <w:t xml:space="preserve">hal-03563165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidélité et dépendance : comportement des acteurs et cadre juridique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lamarque</w:t>
+                <w:t xml:space="preserve">La sensibilité du consommateur à la logistique : mise en évidence des variables déterminantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des 15èmes Journées des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Congrès des 3èmes Rencontres Internationales de la Recherche en Logistique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563165v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité du consommateur à la logistique : mise en évidence des variables déterminantes</w:t>
+                <w:t xml:space="preserve">Le rôle des facteurs situationnels dans l’explication des réactions affectives du consommateur à l’intérieur d’un point de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Manzano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Jean-François Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des 3èmes Rencontres Internationales de la Recherche en Logistique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montréal, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563175v1</w:t>
+                <w:t xml:space="preserve">hal-03563181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessité d’intégrer les états affectifs à l’explication du processus de satisfaction du consommateur</w:t>
               </w:r>
@@ -9840,51 +9840,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment expliquer le développement de la seconde main dans le luxe auprès des Millenials et de la Génération Z?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10473,51 +10473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4D6F7C7"/>
+    <w:nsid w:val="7D641DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10704,51 +10704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-plichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5264-3563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.043.2.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grzeskowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph Sirgy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foscht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Swoboda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Plichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-021-09919-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1377755" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.39.55" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Ortais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.99.119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113505952" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714524880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.293.0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.295.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.23-41" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86E53EE4DEA0F7106D3351AB505A1876B8FBA91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moussaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gandrille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny B&#233;lisle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cheikhrouhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03562945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sirgy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Altes-Mathieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-plichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5264-3563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.043.2.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grzeskowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph Sirgy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foscht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Swoboda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Plichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-021-09919-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1377755" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.39.55" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Ortais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.99.119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113505952" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714524880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.293.0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.295.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.23-41" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86E53EE4DEA0F7106D3351AB505A1876B8FBA91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gandrille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moussaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny B&#233;lisle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cheikhrouhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03562945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03597768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sirgy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Altes-Mathieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>