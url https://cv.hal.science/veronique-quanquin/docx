--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1361,191 +1361,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovate training scenario bringing together professional writing and online tutoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investir le socio-affectif quand on est tuteur lors de l'accompagnement distanciel d'une tâche d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments : an e-learning perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Duisburg, Dec 2017, Essen, Germany</w:t>
+              <w:t xml:space="preserve">Emo-tissage : Affects dans l’apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906374v1</w:t>
+                <w:t xml:space="preserve">hal-01684812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir le socio-affectif quand on est tuteur lors de l'accompagnement distanciel d'une tâche d'écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovate training scenario bringing together professional writing and online tutoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emo-tissage : Affects dans l’apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments : an e-learning perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Duisburg, Dec 2017, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684812v1</w:t>
+                <w:t xml:space="preserve">hal-01906374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symétries et asymétries dans un tutorat distanciel : typologie et conséquences pour les participants</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cleder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Zingaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hendrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cleder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Zingaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hendrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>