--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -701,191 +701,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From problems to methods: micro-resources written on the basis of learners' skills and far from rules didactics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A device to encourage students' self regulation during their learning process of Scientific Writing tasks in English and in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Borders 2023</w:t>
+              <w:t xml:space="preserve">Writing Research Across Borders 2023 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Trondheim ( Norvège), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002826v1</w:t>
+                <w:t xml:space="preserve">halshs-05002750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device to encourage students' self regulation during their learning process of Scientific Writing tasks in English and in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From problems to methods: micro-resources written on the basis of learners' skills and far from rules didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hendrix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+                <w:t xml:space="preserve">Leïla Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Borders 2023 2023</w:t>
+              <w:t xml:space="preserve">Writing Research Across Borders 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Trondheim ( Norvège), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002750v1</w:t>
+                <w:t xml:space="preserve">hal-05002826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cleder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Zingaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hendrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cleder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hendrix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Zingaretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>