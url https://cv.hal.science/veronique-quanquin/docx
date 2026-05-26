--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -701,191 +701,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device to encourage students' self regulation during their learning process of Scientific Writing tasks in English and in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From problems to methods: micro-resources written on the basis of learners' skills and far from rules didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hendrix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+                <w:t xml:space="preserve">Leïla Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Borders 2023 2023</w:t>
+              <w:t xml:space="preserve">Writing Research Across Borders 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Trondheim ( Norvège), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002750v1</w:t>
+                <w:t xml:space="preserve">hal-05002826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From problems to methods: micro-resources written on the basis of learners' skills and far from rules didactics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A device to encourage students' self regulation during their learning process of Scientific Writing tasks in English and in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Borders 2023</w:t>
+              <w:t xml:space="preserve">Writing Research Across Borders 2023 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Trondheim ( Norvège), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002826v1</w:t>
+                <w:t xml:space="preserve">halshs-05002750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
               </w:r>
@@ -1361,191 +1361,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir le socio-affectif quand on est tuteur lors de l'accompagnement distanciel d'une tâche d'écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovate training scenario bringing together professional writing and online tutoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emo-tissage : Affects dans l’apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments : an e-learning perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Duisburg, Dec 2017, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684812v1</w:t>
+                <w:t xml:space="preserve">hal-01906374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovate training scenario bringing together professional writing and online tutoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investir le socio-affectif quand on est tuteur lors de l'accompagnement distanciel d'une tâche d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments : an e-learning perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Duisburg, Dec 2017, Essen, Germany</w:t>
+              <w:t xml:space="preserve">Emo-tissage : Affects dans l’apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906374v1</w:t>
+                <w:t xml:space="preserve">hal-01684812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symétries et asymétries dans un tutorat distanciel : typologie et conséquences pour les participants</w:t>
               </w:r>
@@ -1620,355 +1620,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01123091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se construit l'identité d'un &amp;quot;enseignant numérique&amp;quot; via des mises en situation médiatisées ? Analyse de forums réflexifs portant sur du tutorat distanciel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibilité technologique et apprentissage socioconstructiviste : un exemple de dispositif de formation hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00932517v1</w:t>
+                <w:t xml:space="preserve">edutice-00932513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité technologique et apprentissage socioconstructiviste : un exemple de dispositif de formation hybride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un forum de discussion peut-il aider les élèves ingénieurs à améliorer leur production verbale écrite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Canada</w:t>
+              <w:t xml:space="preserve">Writing Research Across Border</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00932513v1</w:t>
+                <w:t xml:space="preserve">halshs-01070136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un forum de discussion peut-il aider les élèves ingénieurs à améliorer leur production verbale écrite ?</w:t>
+                <w:t xml:space="preserve">Préparer collectivement la rédaction individuelle de son rapport de stage via forum : analyse des usages d'élèves-ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Border</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01070136v1</w:t>
+                <w:t xml:space="preserve">hal-00932541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer collectivement la rédaction individuelle de son rapport de stage via forum : analyse des usages d'élèves-ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment se construit l'identité d'un &amp;quot;enseignant numérique&amp;quot; via des mises en situation médiatisées ? Analyse de forums réflexifs portant sur du tutorat distanciel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932541v1</w:t>
+                <w:t xml:space="preserve">edutice-00932517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum de discussion comme outil complémentaire d'apprentissage : aide à distance à la rédaction du rapport de stage</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cleder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hendrix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Zingaretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cleder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Zingaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hendrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>