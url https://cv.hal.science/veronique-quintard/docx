--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -834,286 +834,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission and Reception of RF Signals in Power-over-Fiber Links Powered by Raman Lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romildo de Souza</w:t>
+                <w:t xml:space="preserve">Qualification de la transmission/réception de signaux RF sur des liaisons utilisant la puissance sur fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romildo De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Kiohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ghisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quintard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCOM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068776v1</w:t>
+                <w:t xml:space="preserve">hal-04072773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification de la transmission/réception de signaux RF sur des liaisons utilisant la puissance sur fibre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romildo De Souza</w:t>
+                <w:t xml:space="preserve">Transmission and Reception of RF Signals in Power-over-Fiber Links Powered by Raman Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romildo de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Kiohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ghisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orlando, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP54208.2022.9997661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072773v1</w:t>
+                <w:t xml:space="preserve">hal-04068776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Domain Numerical Study of Two Semiconductor Optical Amplifiers Laser Cavity Structures</w:t>
               </w:r>
@@ -2296,265 +2296,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and temporal behavior of a quasi-collinear AOTF in response to acoustic pulses: simulations and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adan Omar Arellanes</w:t>
+                <w:t xml:space="preserve">Performance of an Optically Powered Radio-Over-Fiber System Exploiting Raman Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romildo de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Kiohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ghisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (7), pp.1687. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (13), pp.667-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.449028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2022.3181899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627690v1</w:t>
+                <w:t xml:space="preserve">hal-04068790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of an Optically Powered Radio-Over-Fiber System Exploiting Raman Amplification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikael Guégan</w:t>
+                <w:t xml:space="preserve">Spectral and temporal behavior of a quasi-collinear AOTF in response to acoustic pulses: simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adan Omar Arellanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pérennou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (13), pp.667-670. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (7), pp.1687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2022.3181899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.449028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068790v1</w:t>
+                <w:t xml:space="preserve">hal-03627690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of an improved power-over-fiber system for seafloor applications</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Kiohara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC63109.2024.10797367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo de Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Omar Arellanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP54208.2022.9997661" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo De Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympio Lucchini Coutinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Hami&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3305570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.449028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3181899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab30d5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Kiohara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC63109.2024.10797367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo de Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Omar Arellanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo De Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP54208.2022.9997661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympio Lucchini Coutinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Hami&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3305570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3181899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.449028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab30d5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>