--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -1093,286 +1093,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Domain Numerical Study of Two Semiconductor Optical Amplifiers Laser Cavity Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Perennou</w:t>
+                <w:t xml:space="preserve">Exploitation de l'amplification Raman de signaux RF analogiques dans le contexte de capteurs distants optoalimenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romildo de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ghişa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Kiohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympio Lucchini Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNOG, OPTIQUE Dijon 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211270v1</w:t>
+                <w:t xml:space="preserve">hal-03596400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'amplification Raman de signaux RF analogiques dans le contexte de capteurs distants optoalimenté</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olympio Lucchini Coutinho</w:t>
+                <w:t xml:space="preserve">Time Domain Numerical Study of Two Semiconductor Optical Amplifiers Laser Cavity Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed El Hassanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG, OPTIQUE Dijon 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin, Italy. pp.123-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD52207.2021.9541528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596400v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre acousto-optique reconfigurable : modification des performances par contrôle de la commande RF</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Kiohara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC63109.2024.10797367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo de Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Omar Arellanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo De Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP54208.2022.9997661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympio Lucchini Coutinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Hami&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3305570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3181899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.449028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab30d5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Kiohara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC63109.2024.10797367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo de Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Omar Arellanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo De Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP54208.2022.9997661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympio Lucchini Coutinho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Hami&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3305570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.494334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3181899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.449028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab30d5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>