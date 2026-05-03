--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Riffault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5572-0871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070462992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">205928794</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-2921-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Characterization of fine particle composition and formation processes through lab and field experiments. In particular, investigation of the fine aerosol composition mostly with online instruments during several national and international field campaigns in urban, industrial and rural areas, as well as aerosol in situ observations (ACSM, AE33) at the ATOLL site (French ACTRIS National Facility) in Lille since 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024-present: Deputy Head of CERI EE for Environmental Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CERI EE Mission Head for Open Science | Sustainable Development & Societal Responsibility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-present: Deputy Director of the Doctoral School “Sciences of Matter, Radiation and Environment”2013-present: Full Professor in Atmospheric Chemistry at the Centre for Energy and Environment of IMT Nord Europe2012 (3 mo): Associate Professor at IMT Nord Europe2006-2012: Assistant Professor at IMT Nord Europe2002-2004: Research associate at the Earth System Research Laboratory (NOAA, Boulder, CO) – Group of Atmospheric Chemical Kinetics (Prof. Ravishankara)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2012: Habilitation diploma – “Contribution to the study of particulate organic matter: formation processes and characterization” – University of Lille, France2002: PhD in Chemistry – “Reactions of Br- and Cl-containing radicals of atmospheric interest” – University of Orléans, France1999: Master in Chemistry of the atmospheric pollution and physics of the environment – University of Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research supervision and leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">11 postdocs (2 ongoing) |17 PhD students (3 ongoing) | 13 Graduate students (MSc) | 8 Undergraduate students.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Chair of the ACTRIS National Facility Technical and Scientific Forum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific co-coordinator for IMT of the European project MI-TRAP (MItigating TRansport-related Air Pollution in Europe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the task “Development and application of training through virtual access” to provide pilot tools for training in the European Research Infrastructures related to atmospheric sciences (ACTRIS, IAGOS and ICOS) in the framework of the H2020 ATMO-ACCESS project</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific co-coordinator of the ANR PEPR 'Sustainable Cities and Innovative Buildings': RESILIENCE (Robust Evaluation of Solutions Intended to Lower the Induced Effect of New Climates on Ecocities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former Short-Term Scientific Mission Coordinator of the COST Action COLOSSAL (2017-2021) promoting European networking activities related to aerosol observations and source apportionment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former Scientific co-coordinator of the “Aerosol observations” working group in the French Laboratory of Excellence CaPPA (Chemical and Physical Properties of the Atmosphere)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">92 peer-reviewed articles (h-index 26)159 communications in international conferences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Trejo Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Lessons learned from the comparison and combination of fine carbonaceous aerosol source apportionment at two locations in the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Air Quality Management at Low Cost Using Micro Air Sensors: A Case Study from Accra, Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Gameli Hodoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iq Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesunica Ivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Owusu Tawiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.201-214. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional modeling of surface solar radiation, aerosol, and cloud cover spatial variability and projections over northern France and Benelux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.1307-1331. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-1307-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Y Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Atabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (7), pp.E1098-E1136. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0064.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-bearing airborne particles from mining activities: A review on their characteristics, impacts and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 951, pp.175426. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAX-DOAS observations of ship emissions in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 206, pp.116761. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of light-absorbing carbonaceous aerosol origins and properties at the ATOLL site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-2024-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiyear high-temporal-resolution measurements of submicron aerosols at 13 French urban sites: data processing and chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.5089-5109. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-5089-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04780988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko V Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake and reactivity of acetic acid on Gobi dust and mineral surrogates: A source of oxygenated volatile organic compounds in the atmosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Urupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.119509. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air particulate total lung deposited surface area (LDSA) levels in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadiatullah Hadiatullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165466. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of four-year chemical composition and organic aerosol sources of submicron particles at the ATOLL site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121805. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Atmospheric new particle formation at a peri-urban site in Lille, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni S S Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-183-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2020 COVID-19 lockdowns on particulate air pollution across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hueglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.10145-10161. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10145-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress and inflammation induced by air pollution-derived pm2.5 persist in the lungs of mice after cessation of their sub-chronic exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.108248. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of high temporal resolution automatic measurements of PM2.5 composition as an alternative to the filter-based manual method used in routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.120148. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent aerosol absorption, scattering and extinction mass efficiencies from multi-annual high time resolution observations in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298, pp.119613. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.107325. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically speciated mass size distribution, particle density, shape and origin of non-refractory PM1 measured at a rural background site in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Pokorná</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naděžda Zíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vodička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Lhotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.5829-5858. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-5829-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Real Time Measurements to Derive the Indoor and Outdoor Contributions of Submicron Particulate Species and Trace Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.161. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10040161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.5479-5495. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison and characterization of 23 Aethalometers under laboratory and ambient air conditions: Procedures and unit-to-unit variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cuesta-Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3195-3216. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2020-344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100108. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time PM1 chemical composition measurements at a French urban background and coastal site under industrial influence over more than a year: Temporal variability and assessment of sulfur-containing emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 244, pp.117960. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and source apportionment of single particles from metalworking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.116078. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.116078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the chemical composition of aerosols from heated tobacco products, electronic cigarettes and tobacco cigarettes and their toxic impacts on the human bronchial epithelial BEAS-2B cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Zarcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123417. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range and local air pollution: what can we learn from chemical speciation of particulate matter at paired sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hopke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.409-429. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-409-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PM10, PM2.5, PM1 in an unoccupied airflow-controlled room: How reliable to neglect resuspension and assume unreactive particles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, pp.107357. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time assessment of wintertime organic aerosol characteristics and sources at a suburban site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, pp.48-61. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and variability of inorganic aerosols and their gaseous precursors at a suburban site in northern France over one year (2015–2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.142-157. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological effects of ambient fine (PM2.5-0.18) and ultrafine (PM0.18) particles in healthy and diseased 3D organo-typic mucocilary-phenotype models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-O. Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.108538. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.108538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, pp.228-241. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Atmospheric Ultrafine Particles Induces Severe Lung Inflammatory Response and Tissue Remodeling in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (7), pp.1210. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16071210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Molecular Dynamics Study of Small-Chain Carboxylic Acid Aerosol Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine particles sampled at an urban background site and an industrialized coastal site in Northern France—Part 2: Comparison of offline and online analyses for carbonaceous aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2017.1403008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Interaction of Various Natural Dust Samples with Isopropyl Alcohol as a Probe VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (22), pp.4911-4919. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b02034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene Heterogeneous Uptake and Reactivity on TiO 2 : A Kinetic and Product Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (11), pp.773-788. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Interaction of Isoprene with Natural Gobi Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFTS experiments and BET theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic alterations in normal and sensitive COPD-diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM 2.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine particles sampled at an urban background site and an industrialized coastal site in Northern France — Part 1: Seasonal variations and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.203-218. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of submicron aerosols measured in Senegal during the 2015 SHADOW campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (17), pp.10291-10314. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-10291-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal bioaccessibility in physiological fluids and cell culture media: Toxicological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of PM10 over Europe during the EMEP intensive measurement periods in summer 2012 and winter 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.6107-6129. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-6107-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Heterogeneous Interaction of VOCs with Natural Atmospheric Particles: Adsorption of Limonene and Toluene on Saharan Mineral Dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (8), pp.1197-1212. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b10323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Interaction of Isopropanol with Natural Gobi Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiu Lun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (21), pp.11714-11722. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the chemical composition of fine particulate matter: Development and performance assessment of EASYWRF-Chem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS ACSM intercomparison – Part 1: Reproducibility of concentration and fragment results from 13 individual Quadrupole Aerosol Chemical Speciation Monitors (Q-ACSM) and consistency with co-located instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.5063 - 5087. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-5063-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine and Ultrafine Particles in the Vicinity of Industrial Activities: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (21), pp.2305-2356. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2015.1025636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS ACSM intercomparison – Part 2: Intercomparison of ME-2 organic source apportionment results from 15 individual, co-located aerosol mass spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.2555-2576. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-2555-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a Series of Methylated Alkenes: Reaction Rate Coefficients and Gas-Phase Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.596-605. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: Assessment of gas phase reaction intermediates and secondary organic aerosol heterogeneous formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168-169, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive and Nonreactive Ozone Uptake during Aging of Oleic Acid Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9471-9481. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp503572c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Reactions of Limonene with OH and OD Radicals: Kinetics and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9482-9490. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507180g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01335124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source and behavior of isoprenoid compounds at a southern France remote site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Detournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wróblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.272-282. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a New Flow Reactor for Kinetic Studies. Application to the Ozonolysis of a Series of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.6169-6179. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp211480x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of phthalic, isophthalic and long-chain (C4–C12) dicarboxylic acids in atmospheric aerosols by UPLC/ESI/ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.1172. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0AY00677G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application simulating radioactive sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 352, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination by ultra-performance liquid chromatography–atmospheric pressure chemical ionization time-of-flight mass spectrometry of nitrated and oxygenated PAHs found in air and soot particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (1), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3416-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature‐Dependent Rate Coefficients and Theoretical Calculations for the OH+Cl 2 O Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaron Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (18), pp.4060-4068. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an ultra-high-performance liquid chromatography coupled to time-of-flight mass spectrometry method to quantify benzoic acid and long-chain monocarboxylic acids (C12–C28) in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1216 (37), pp.6481-6489. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2009.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol formation yields from the reaction of catechol with ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (14), pp.2360-2365. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC in an urban and industrial harbor on the French North Sea coast during two contrasted meteorological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (11), pp.3001-3009. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtone Dissociation of Peroxynitric Acid (HO 2 NO 2 ): Absorption Cross Sections and Photolysis Products †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Aldener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stephen R. Leone Festschrift, 112 (39), pp.9296-9303. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp802259z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum yields for OH production in the photodissociation of HNO3 at 248 and 308 nm and H2O2 at 308 and 320 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravishankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (9), pp.1079-1085. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b513760h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic study of the reactions of OH with IBr and HOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 176 (1-3), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Rate Constant for the Reaction F( 2 P) + Cl 2 → FCl + Cl at T = 180−360 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Nesbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Cody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (10), pp.1726-1730. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp030469r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic study of the X and XO (X = Cl, Br) reactions with dimethyl sulfoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (13), pp.2828-2835. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b302675b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the O atom reaction with dimethyl sulfoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (28), pp.5404-5411. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0226127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the reactions of Br with HO2 and DO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (3), pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the reaction of OH with ClO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (10), pp.587-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the reaction of Cl atoms with HO2 radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (5), pp.317-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the reactions of BrO radicals with HO2 and DO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (13), pp.3167-3175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the OH and OD reactions with BrO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (25), pp.6154-6166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the reactions of OH and OD with HBr and DBr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 128 (1-3), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Santé et aménagement urbain pour les mobilités actives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Mobilités actives, échanges croisés entre recherche et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale des infrastructures, des transports et des mobilités (DGITM); Commissariat général au développement durable (CGDD), Feb 2026, Puteaux (La Défense), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conil Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaffrezo Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and sources of particulate matter from an open pit mine and hydrometallurgical plant within the Congolese Copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering PM sources at ATOLL: Current results and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosols in an urban forest in São Paulo, Brazil, using CHARON-PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time Positive Matrix Factorization approach for enhanced source apportionment of organic aerosols from aerosol mass spectrometry and molecular speciation in two urban environments (Lyon and Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational resources developed around the ATOLL topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Temporal Variability of atmospheric surface Ammonia (NH3) in France, Belgium, and the Netherlands (2015 – 2023) across different land-use types: Insights from Ground-Based and combined Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the serious game ‘What's going on in the air?’: An innovative tool bridging atmospheric research and active science education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Workshop: Climate and Atmosphere Research &amp; Innovation in the Eastern Mediterranean &amp; Middle East Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Online, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Volatile Organic Compounds (VOC) and Particulate Matter (PM1) shipping Emission Factors from land-based, high time resolution observations in an Emission Control Area of northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massive Open Online Course: 'Atmospheric Research Infrastructures: Sharing the Future of Our Atmosphere' as an Innovative Tool for Atmospheric Science &amp; Climate Change Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking ATMO-ACCESS virtual training tools: Exploring atmospheric science through MOOC, video tutorials and Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC-iCACGP Early-Career Researcher Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year high-time resolution datasets of fine PM at 13 sites of the French Operational Network (CARA program): Chemical composition and organic aerosol sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range transported wildfire smoke from Canada influences air quality in the planetary boundary layer in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoyun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of atmospheric dust collected on mining sites of the Congolese copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing emissions from ship plumes in three French harbours: a glimpse at the PIRATE (Port Inventories ReAl TimE) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelva Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Cesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Academic Conference of the Korean Society for Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Society for Atmospheric Environment (KOSAE), Oct 2024, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fumées d’incendies de forêt canadiens influencent la qualité de l’air dans la couche limite planétaire en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoyun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air : quels sont les sources et les impacts de la pollution de l'air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence scientifique Lycée Baggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Baggio, Feb 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origins of atmospheric concentrations and deposits of nitrogen species in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP2 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS NF Forum et Groupes de Travail : Updates et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explain Like I’m 5 : Caractérisation physico-chimique d'une atmosphère urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP1 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, Jan 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du teaser pour un MOOC sur les infrastructures de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la composition chimique des PM1 et des sources de l’aérosol organique sur différents sites français à partir de jeux de données pluriannuels à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Atmosphère, Climat et environnements urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INSU, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations et surveillance de la qualité de l'air en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Calisph’AIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES), Nov 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des mesures ACTRIS-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Highly Oxygenated Organic Compounds at the Rambouillet forest during the ACROSS Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Alhajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent ATOLL results from in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Ma Terre en 180 minutes : Ce qu’on peut tirer de l’analyse d’une session massive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d’idéation Ma Terre en 180 minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villard-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et qualité de l'air : 2 problématiques liées. Quels leviers d'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée de restitution du CPER Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional Hauts-de-France, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating RIT issue(s) with ACSM data from French air quality monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS-ECAC ACSM Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling vs. Seasonal PMF: Multi-site and synthetic dataset comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual source apportionment and absorbing properties of organic aerosols in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Thessaloniki and Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a submitted COST Action proposal: PARAMOUNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS RI committee, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol optical properties and chemical properties at the ATOLL site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ACTRIS NF Technical and Science Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling vs. Seasonal PMF: Real-world multi-site and synthetic dataset comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification/Investigation of some Q-ACSM issues to ensure QA/QC of data for proper export for PMF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS/ACSM Users’s meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the error matrix calculation for Q-ACSM used in the PMF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition, source apportionment and optical properties of submicron aerosols at the ATOLL platform in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Bombay, Jan 2022, Online, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies at the ATOLL platform in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’OBservations Intensive des Aérosols et précurseurs à Caillouël-Crépigny (COBIACC): Submicron aerosol and VOC compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBIACC 2nd post-campaign meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of particle/gas interface processes: From the experiment to the molecular modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIRe, Mar 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Nanoparticles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Rolling vs. Seasonal PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal mass size distribution of non-refractory PM1 measured at a rural background site in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Pokorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naděžda Zíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Lhotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vodička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Conference on Combustion Generated Nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03270370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du projet MERITE-HIPPOCAMPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes intensives et plateforme d'observation long terme : une approche complémentaire pour l'étude des processus et tendances des variables atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de clôture du projet CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies from multi-annual observations in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a new COST Action proposal: PARAMOUNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Research Group, Imperial College London (UK), Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receptor models: towards an update of SA guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIRMODE Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dummy’s guide to receptor modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIRMODE Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIRATE (Port Inventories ReAl TimE): Overview of an upcoming French-Korean project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelva Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Escat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortinovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Korea Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Etna emissions on the French atmosphere (February 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khaykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Remy-Xueref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille observations: Spatial representativeness of the site and physical, chemical and optical properties of the PM1 fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop virtuel des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLOSSAL TEAM, Fine aerosol chemical composition and sources in Europe using high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference 2020 – The 12th International Conference On Air Quality Science &amp; Application, (Grèce), May 18-22, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux (hors Hg) pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Intermédiaire Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO - Institut méditerranéen d'océanologie, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des activités 2019 du WP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ aerosol observations in Lille, Northern France: overview of 2016-2019 chemical composition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Energy, Fuels, Environment Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a new COST proposal related to in situ measurements of aerosol chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reactive uptake on organic aerosols: a molecular level study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, France. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of particle pollution in the Lille area by combining chemical and optical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Laboratoire d’Optique Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOA, Dec 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the uptake of peroxy radicals by organic aerosol surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Scherrer Institut (PSI), Feb 2020, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine aerosol chemical composition and sources in Europe using high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNREAL Project : Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Ressources en ligne pour l’IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of carbonaceous aerosols based on high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues linked to particulate matter in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Korea Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS/ACSM intercomparison with co-located instruments in northern France and other locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental investigations of peroxy radical uptake on organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot;Air pollution: Causes and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été ET’Air–Qualité de l’Air Intérieur (QAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF), Sep 2019, Wallers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental investigations of peroxy radical uptake on organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols based on High-Time Resolution Instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S.H. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of peroxy radicals on organic aerosols: Development of an Aerosol Flow Tube and molecular level characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 677 WE-Heraus-Seminar “Towards a molecular understanding of atmospheric aerosols”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique “Séparation phases gazeuse/particulaire de l’aérosol”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFT spectroscopy and BET theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SUIE, Atelier Thématique "Séparation Phases Gazeuse / Particulaire de l'Aérosol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'observation des aérosols de Lille : extension aux mesures in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the physicochemical processes related to submicron particles in an unoccupied building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake and reactivity of acetic acid on natural Gobi dust sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">677. WE-Heraeus-Seminar “Towards a molecular understanding of atmospheric aerosols”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of uptake of peroxy radicals on organic aerosol surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP2 CLIMIBIO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submicron particle budget in an unoccupied building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on air quality science &amp; application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts to characterize the organic aerosols using an Aerodyne High-Resolution Aerosol Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amarandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IasiChem2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the gas-aerosol partitioning of Secondary Inorganic Aerosols at an urban site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et origine des aérosols inorganiques dans un site urbain du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone uptake on clay dust under atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants des concentrations en PM10 dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules fines et nanoparticules : sources, composition chimique et processus en air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech « QAIsir - La qualité de l’air intérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles : Linking DRIFT spectroscopy and BET theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de H2O sur des poussières minérales désertiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and optical properties of aerosols measured in Senegal during the SHADOW campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants IREPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelles de la variabilité météorologique par couplage d’observations micro-météorologiques et de la télédétection lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the temporal variability and gas-aerosol partitioning of ammonium nitrate at an urban site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICTA 2017 - 5th Iberian Meeting on Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of meteorological variability by coupling micrometeorology and Lidar remote sensing over one year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2017 International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the contribution of dust particles in the submicron fraction at a West African site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time chemical characterization of submicron particles in M’Bour, Senegal during the 2015 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France: a comprehensive source apportionment study with PMF5 at five sampling sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICTA 2016 - 4th Iberian Meeting on Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of non-refractory submicron particles in West Africa using Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isopropanol with Gobi mineral dusts under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Sand/Duststorms and Associated Dustfall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of submicron particles during the SHADOW-2 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isopropanol with natural Gobi dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiu Lun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosols en Afrique de l'Ouest : caractérisation physico-chimique, propriétés optiques et identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isopropanol with mineral dust surfaces under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of submicron particles in West Africa using Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties of VOCs on natural mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an original approach on the Mines-Douai Comparative Reactivity Method (MD-CRM) instrument to identify part of the missing OH reactivity at an urban site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of limonene in indoor air: gas phase, adsorbed phase and particulate matter investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPASEC-21 (Semi-Conductor Photocatalysis &amp; Solar Energy Conversion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de sorption et de réactivité photocatalytique de poussières minérales naturelles vis-à-vis de COV modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties of natural mineral dusts regarding model VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Indus: Les particules fines émises par la métallurgie ; Caractérisation physico-chimique et processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution des projets ADEME-CORTEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des principales sources de PM10 impactant le nord de la France : Résultats préliminaires pour un site urbain à Nogent-Sur-Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats de campagne sur le site de Port-Est, Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atmo Nord-Pas de Calais, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’un événement « extrême » de pollution : mars 2014, du satellite … au microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CERCLE : Le changement climatique : des impacts régionaux aux pistes d’adaptation, du Nord-Pas de Calais à l’Eurorégion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Nord Pas de Calais, Apr 2015, Lille, France. pp.160-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ambient OH reactivity at a receptor site impacted by industrial, urban and marine emissions: Identification of missing OH reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du limonène par les radicaux OH et OD en réacteur à écoulement : coefficient de vitesse et mécanisme réactionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 14 ACSMs and co-located real-time aerosol instruments at the SIRTA French Atmospheric Supersite in the region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en temps réel de la fraction submicronique des aérosols sur la région dunkerquoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des réactions des radicaux OH et OD avec le limonène: cinétique et produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase and particulate phase side products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches physico-chimiques du comportement, en champ proche, des émissions urbaines et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sources de la matière organique particulaire par modélisation sources-récepteur en zone multi-influencée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque du Comité National Français de Géodésie et de Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the first-ever ACSM intercomparison study from the ACTRIS-ACSM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Relative Ionization Efficiency measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AMS users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French contribution to the EMEP 2012-2013 summer and winter campaigns: overview and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'oxydation du limonène par l'ozone dans un réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Douai; PC2A, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP intensive measurements on mineral dust in PM10, summer 2012 and winter 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Relative Ionization Efficiency measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AMS users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aerodyne Research Inc., Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC measurements in France: results and outlook from long term monitoring and intensive campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and source identification of ambient single particles during the NANO-INDUS 2012 campaign in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations and characterization of PM2.5 sampled at an industrialized coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en temps réel de la fraction fine des aérosols et spéciation de composés organiques présents dans les PM2,5 d'une zone urbaine sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling chemically speciated PM2.5 over the French Northern region using the WRF-Chem system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules fines (PM2,5) en Nord-Pas-de-Calais : lien entre concentrations, composition chimique et trajectoires des masses d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse d’ozonolyse d’une série d’alcènes méthylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of fine aerosols chemical composition sampled at an urban background site and an industrialized coastal site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la réactivité hétérogène entre des particules d’acides gras et l’ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules fines émises par la métallurgie : Caractérisation physico-chimique et processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique de particules fines prélevées en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TSI Incorporated, Oct 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wintertime fine and ultrafine particles sampled at an urban background site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EFCA International Symposium on Ultrafine Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse obtenus dans les réactions d’ozonolyse d’une série de pentènes ramifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Francophone sur les Polluants Organiques Générés par l’Agriculture et les Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation cinétique et mécanistique d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de pentènes méthylés et de l’a-pinène avec O3 : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique et mécanismes de réactions de composés organiques volatils conduisant à la formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une application de simulation de sources radioactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées de l’Innovation et de la Recherche dans l’Enseignement de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier/La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un TP virtuel pour l’enseignement de la radioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Unisciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires : réaction d’ozonolyse de l’alpha-pinène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique de la matière organique particulaire présente dans les particules fines d’une zone urbaine sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biannual International Conference on Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of numerical models used to simulate atmospheric pollution near roadways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’artefacts lors du prélèvement par filtration d’hydrocarbures aromatiques polycycliques particulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mascarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of numerical models used to simulate atmospheric pollution near roadways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC in an urban and industrial harbour on the French North Sea coast during two contrasted meteorological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutants by Diffusive Sampling &amp; Other Low Cost Monitoring Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement en milieu contrôlé des Hydrocarbures Aromatiques Polycycliques (HAP) présents dans les particules fines de l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’aérosols organiques secondaires lors de l’oxydation de composés organiques biogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a LC/APCI/TOF-MS method to quantify nitrated and oxygenated PAHs in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metrology of Environmental, Food and Nutritional Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des composés organiques volatils oxygénés dans une zone urbaine multi-influencée : développements de méthodes chromatographiques et de capteurs et campagnes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies de polluants atmosphériques : influence de l’échantillonnage spatial sur la qualité de l’estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Géostatistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études cinétiques et mécanistiques d’intérêt atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Chimie de l'Environnement (LCE), Dec 2003, Marseile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric removal of peroxynitric acid (PNA, HO2NO2): Rates of thermal decomposition and products of UV photolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère : effet de serre et ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en Sologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Br- and Cl-containing radicals of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOAA Aeronomy Laboratory, Dec 2002, Boulder (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique et mécanistique de la réaction ClO + OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Combustion et Systèmes Réactifs (LCSR), Feb 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (178)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting VOC and PM1 Emission Factors from ships in Dunkirk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne: Journée de lancement du Cross Disciplinary Project Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science for All: Innovative educational resources on air pollution and climate change, connecting research to education and societal action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC-iCACGP Early-Career Researcher Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in northwestern Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of ultrafine particles (UFP) measured on the ATOLL (Atmospheric Observatory in LiLLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soatoavina Randrianomenjanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ atmospheric aerosol measurement instrumentation on ATOLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination with dust fallout from a smelting plant in Lubumbashi city, DR Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online on LinkedIn, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Hornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMO-ACCESS: Advancing Atmospheric Research with Integrated cross-RI Virtual Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Philippin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Mhyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of the soils with dust fallout from a smelting site in Lubumbashi city, RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in north western Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial videos and a serious game as innovative training resources for atmospheric science &amp; climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping-related emissions of volatile organic compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of semi-volatile organic species in the particulate and gaseous phases in São Paulo, Brazil, and in the vicinity of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual characterisation of PM1 aerosol optical properties, size distribution and chemical composition at the suburban atmospheric site ATOLL in Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suchánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atmospheric dust sources around a smelting site within the Congolese Copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atmospheric dust sources around a smelting site within the Congolese Copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online on LinkedIn, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MItigating Transport-Related Air Pollution in Europe: The MI-TRAP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manousos Manousakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Diapouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Vratolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of pollution sources on the North Sea from a new coastal station on the Wadden Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ovadnevaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Fossum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year datasets of PM1 chemical composition and organic aerosol sources in different French urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Aerosol Research 41st Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of atmospheric dust collected on mining sites of the Congolese copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Online on Twitter, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the chemical composition of secondary organic aerosol in the rural/ urban Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically speciated mass size distribution, particle density, shape and origin of non-refractory PM1 measured at a rural background site in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pokorná</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vodička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lhotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particle formation observed in the close vicinity of a French megalopolis: Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Thessaloniki &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking long-term aerosol chemical composition and optical properties measured at the ATOLL platform in Lille, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Particle Formation observed in the close vicinity of a French megalopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la TES en tronc commun – Un module venu d'en bas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère édition de l’Ecole d’été de l’IMT « Enseigner à l’heure des enjeux planétaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the formation of new volatile Particulate Matter in an atmospheric chamber depending on fuel composition: a step toward understanding nucleation mechanisms in aircraft engine emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03541028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apportionment method to derive indoor and outdoor contributions of submicron particles and VOCs based on real time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition and source apportionment during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmospheric ageing of mineral dust during transport: A laboratory approach deploying CESAM atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Monopoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aircraft fuel chemical composition on the physicochemical properties of primary and secondary particulate matter emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures Aromatiques Polycycliques (HAPs) et éléments traces métalliques (ETMs) dans les dépôts atmosphériques le long d'un transect Nord-Sud en Méditerranée (campagne Hippocampe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020 : Conférence internationale virtuelle « Méditerranée : L’expertise scientifique pour les décideurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reactive uptake on organic aerosols: a molecular level study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; accommodation on dicarboxylic acid aerosols: A combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roose Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the spatial representativeness of PM mass concentration measurements performed at the ground level on the Lille observation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'épisodes de pollution particulaire observés in situ sur la plateforme d'observations de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalfamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'épisodes de pollution particulaire observés in situ sur la plateforme d'observations de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalfamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNREAL Project: Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference - Conférence Européenne sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'épisodes de pollution particulaire observés in situ sur la plateforme d'observations de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalfamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier commun GDR EMIE &amp; SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Millieux Atmosphériques, Astrochimiques et en combustion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; accommodation on dicarboxylic acid aerosols: a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of aerosol variability induced by sea breezes in a coastal area of Senegal, North-Western Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique et Prospective du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origin of inorganic aerosols at an urban site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique et Prospective du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of peroxy radicals on organic aerosols: Development of an Aerosol Flow Tube and molecular-level characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25h International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme journée scientifique du labex CaPPA: Atelier "Du gaz à la particules, comment se forment les suies ? les SOA? les SIA ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique “Séparation phases gazeuse/particulaire de l’aérosol”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of atmospheric composition in Western Mediterranean during PEACETIME cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine V. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and in vitro toxicology study of Heated Tobacco Product and electronic cigarette aerosols: comparison with conventional cigarette smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Zarcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action CA16109 COLOSSAL Chemical On-Line cOmpoSition and Source Apportionment of ﬁne aerosoL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isopropanol with several selected natural dust samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isoprene with natural Gobi dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans un bâtiment à énergie positive : Caractérisation de la dynamique en lien avec les concentrations en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech « QAIsir - La qualité de l’air intérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the potential transport of pollution to provide meaningful information in chemistry-transport modelling of aerosols in the Hauts-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans un bâtiment à énergie positive : Caractérisation de la dynamique en lien avec les particules submicroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on glutaric acid aerosol surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de création de ressources en ligne pour les observations au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Autrans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Quality in a Positive Energy Facility: focus on the room dynamics and submicron particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2017 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and optical properties of aerosols measured in Senegal during the SHADOW campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français de Cinétique et Photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between meteorological phenomena and air pollution in an urbanized and industrialized coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan, sea breeze, Nocturnal Low-Level Jet dynamics and aerosol variability in a coastal area of Senegal, Western Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Derimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake on natural mineral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of secondary inorganic aerosol and their precursor gases at a suburban site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake on natural mineral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of olefinic compounds: Detection of Criegee biradicals by chemical conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Davis, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nucleation thresholds in the reactions of ozone with Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of main sources of PM2.5 during winter at a suburban site in Douai, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the chemical composition and morphology of natural mineral dust samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site Concentration Field method applied to the outputs of a comprehensive source apportionment study (PMF) in the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric samples: Adsorption of limonene and toluene on Saharan mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the dust contribution to submicron aerosols observed at a West African site using absorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution and ship emissions at an industrial and coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference - EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of limonene and toluene adsorption properties on Saharan dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Sand/Duststorms and Associated Dustfall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France : a comprehensive source apportionment study with PMF5 at five sampling sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of volatile organic compounds with natural mineral dust surfaces under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of in situ and optical measurements of particulate pollution during winter 2014/2015 at Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d'AOS issus de l'ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of in situ and optical measurements of particulate pollution during winter 2014/2015 at Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed characterisation of PM2.5 inside a 25 MW spreader stoker biomass boiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Industrial Furnaces and Boilers (INFUB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year online chemical speciation of submicron particulate matter (PM1) sampled at a French industrial and coastal site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’AOS issus de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop ChArMEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification statistique des déterminants des concentrations en PM10 dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. Actes de la 8ème édition des Journées interdisciplinaires de la qualité de l'air (JIQA), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of real-time chemical speciation measurements of submicron particulate matter (PM1) at a receptor site impacted by industrial emissions in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH reactivity measurements by a Comparative Reactivity Method at a receptor site impacted by industrial, urban and marine air masses in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04306162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’observation longue des particules submicroniques et de la dynamique atmosphérique sur un site dunkerquois sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop ChArMEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of sequential measurements of OH reactivity and VOCs using the comparative reactivity method (CRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OH Reactivity Specialists Uniting Meeting (ORSUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation in the ozonolysis of limonene performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase and particulate phase side products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoPAQ Conference: photocatalysis science and application for urban air quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique et mécanistique des réactions du limonène avec les radicaux OH et OD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of ME-2 source apportionment results from 15 co-located aerosol mass spectrometers from the ACTRIS-ACSM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay G. Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS mass closure experiments for gaseous and particulate carbons at different sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Hoerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plass-Duelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04306146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’aérosols organiques secondaires : cas de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of sequential measurements of OH reactivity and VOCs using the comparative reactivity method (CRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OH Reactivity Specialists Uniting Meeting (ORSUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase, and adsorbed phase intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Photocatalysis (JEP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA formation in the ozonolysis of biogenic volatile organic compounds performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric investigations on the formation and concentration of fine particles in a small scale biomass combustion unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric investigations on the formation and concentration of fine particles in a small scale biomass combustion unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric concentrations of formic, acetic, and butyric acids by PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International PTR-MS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory intercomparison of CPC and SMPS measurements of submicron aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique, en champ proche et à résolution temporelle fine, du carbone organique atmosphérique en situation urbaine sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory intercomparison of CPC and SMPS measurements of submicron aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la spéciation chimique des PM2,5 dans la région Nord-Pas de Calais à l’aide du modèle WRF-Chem. Evaluation du modèle par confrontation aux campagnes de mesures HR-ToF-AMS réalisées à Dunkerque et Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions d’alcènes ramifiés avec l’ozone : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a series of branched alkenes: Kinetics and gas-phase products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of ultra fine particles of oleic acid: a detailed study mixing on line gas and condensed phase analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the chemically speciated PM2.5 over the French Northern region using the WRF-Chem system coupled to EMEP and regional emission inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la réactivité hétérogène entre des particules d’acide oléique et l’ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre mesures en temps réel par Aethalomètre et HR-ToF-AMS et analyses chimiques différées pour la caractérisation de particules fines (PM2,5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of online measurements with an Aethalometer and an HR-ToF-AMS and offline chemical analysis data for the characterization of PM2.5 aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse de l’alpha-pinène en réacteur à écoulement laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse de COV conduisant à la formation d’aérosols organiques secondaires : études en réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laminar flow reactor to study secondary organic aerosol (SOA) formed by ozonolysis reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wintertime fine and ultrafine particles sampled at an urban background site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et quantification des sources de particules submicroniques non réfractaires (NR-PM1) échantillonnées par HR-ToF-AMS à Douai et Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des rétro-trajectoires de masses d’air dans l’exploitation des données d’une campagne hivernale visant à mieux caractériser l’aérosol de fond urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des concentrations en carbone organique et en Hydrocarbures Aromatiques Polycycliques (HAP) de particules prélevées en ligne et par filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de particules fines prélevées sur un site de fond urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique en réacteur à écoulement de l’ozonolyse d’une série d’alcènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative PAH sampling artifacts of PM2.5 in low-volume sampler at a urban background site: influence of temperature, relative humidity and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reactivity of ozone with polycyclic aromatic hydrocarbons (PAHs) collected on quartz fiber filters during low-volume sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artéfacts négatifs lors d’un prélèvement par filtration de PM2,5 sur un site de fond urbain : désorption et réactivité des Hydrocarbures Aromatiques Polycycliques (HAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artéfacts négatifs de prélèvement des HAP particulaires dans les PM2,5 par échantillonneur bas débit sur un site urbain de fond : influence de la température, de l'humidité relative et de la réactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC in an urban and industrial harbor on the French North Sea coast during two contrasted meteorological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la formation d'aérosols organiques secondaires par ozonolyse de composés organiques volatils (COV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol formation yields from the reaction of catechol with ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunions annuelle du "Groupe de Cinétique et Photochimie en phase gazeuse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation from the reaction of catechol with ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized fluid extraction of nitrated and oxygenated polycyclic aromatic hydrocarbons from atmospheric particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroanalysis 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouveau réacteur pour l’étude de la formation des aérosols organiques secondaires lors de l’ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse d’hydrocarbures aromatiques polycycliques (HAP) et de leurs dérivés nitrés et oxygénés en vue de leur détermination dans les particules fines atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate coefficients for the reactions of hydroxyl radical with Cl2O, OClO and HClO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ravishankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of UT/LS loss processes of peroxynitric acid (HO2NO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC 3rd General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic study of OH reactions with BrO and ClO in relation to halogen partitioning in the stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic study of DMSO reactions with O atoms and halogenated radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic and mechanistic study of the ClO+OH and Cl+HO2 reactions in relation to chlorine partitioning and ozone budget in the stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de composés bromés sur la chimie de l'ozone stratosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en Sologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic and mechanistic study of BrOx/HOx cross reactions influencing bromine partitioning and ozone budget in the stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Air Pollution Measurements, Characterization and Source Apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the PEACETIME cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/75747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game, tutorial videos and second version of MOOC implemented and publicly available</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D4.4 Report, IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third report with feedback from users and statistics on use of the services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Eder Murberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Karstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D10.6 Report, NILU. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary MOOC implemented and publicly available</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D4.3 Report, Institut Mines-Télécom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the long-term strategy of training and TNA related to the three access modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Alados-Arboledas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pacner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D4.5 Report, EMPA, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User guide for ACSM data processing and PMF application using SoFi Pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Surveillance de la Qualité de l'Air (LCSQA); IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final list of VA services contributing to the RI's catalogue of services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Eder Murberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Karstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D10.5 Report, NILU. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des six premières années de données automatiques du programme CARA (Composition chimique des PM, 2015-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Surveillance de la Qualité de l'Air (LCSQA); IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; INERIS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the suitability of the different services modalities taking into account finances, outreach and scientific impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Eder Murberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D10.4 Report, NILU. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on long-term strategy of VA activities and the new services in ATMO-ACCESS, taking into account the tools developed in WP5 and their best usage for science, management and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Eder Murberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D10.3 Report, NILU. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of long-term strategy of training and TNA related to the three access modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Alados-Arboledas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Guerrero-Rascado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS M16 Report, EMPA, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment to support air quality management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JRC Technical report JRC130562, European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des travaux 2018-2019 du programme CARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online ACTRIS MOOC on observing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACTRIS IMP D5.3 report, Aerosols, Clouds, and Trace gases Research InfraStructure (ACTRIS). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode de pollution de mi-février 2018 : Eléments de compréhension à partir de mesures automatiques lors des premiers jours de l’épisode (21 au 23 février 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses physico-chimiques des prélèvements sur réacteur de laboratoire (combustible industriel) - Rapport L5c du projet EMIPAR « Particules fines PM2.5 et ultrafines PM0.1 à l’émission des chaudières collectives et industrielles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transboundary particulate matter in Europe – Status report 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Espen Yttri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMEP Co-operative Programme for Monitoring and Evaluation of the Long-Range Transmission of Air Pollutants in Europe. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités de l’Ecole des Mines de Douai, Département Chimie et Environnement - Programme IRENI / AXE 1 : QUALITE DE L’AIR / ACTION 2 : AEROSOLS / PROJET 2 : Etudes des interactions des composés organiques volatils oxygénés (COVO) et des particules en zone urbano-industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Hauts-de-France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités de l’Ecole des Mines de Douai, Département Chimie et Environnement - Programme IRENI / ACTION 1 : QUALITE DE L’AIR / AXE 2 : AEROSOLS / PROJET 1 : Évaluation du comportement et des impacts de l’aérosol d’origine industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rimetz-Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FEDER. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des plans d'échantillonnage aux objectifs de campagne : Echantillonnage spatial – Guide de recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des plans d'échantillonnage spatial aux objectifs de campagne – Compléments : zones aéroportuaires, zones industrielles, proximité automobile et agglomérations de plus de 100 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de modèles pour la simulation de la pollution à proximité des axes routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de surveillance des concentrations de NO2 : cartographie automatique à partir de stations fixes et prise en compte de la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de séjour post-doctoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Centre Val de Loire. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de composés bromés intervenant dans le bilan de l'ozone stratosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Orléans (UO). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Lig'Air de surveillance de la qualité de l'air en Région Centre : traitement statistique des données et paramétrage du Poste Central Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Orléans (UO). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de radicaux halogénés (chlorés, bromés) d'intérêt atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université d'Orléans (UO), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00275704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude de la matière organique particulaire dans l’atmosphère : processus de formation et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de Lille 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03125166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Riffault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5572-0871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070462992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">205928794</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-2921-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Characterization of fine particle composition and formation processes through lab and field experiments. In particular, investigation of the fine aerosol composition mostly with online instruments during several national and international field campaigns in urban, industrial and rural areas, as well as aerosol in situ observations (ACSM, AE33) at the ATOLL site (French ACTRIS National Facility) in Lille since 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024-present: Deputy Head of CERI EE for Environmental Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CERI EE Mission Head for Open Science | Sustainable Development & Societal Responsibility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-present: Deputy Director of the Doctoral School “Sciences of Matter, Radiation and Environment”2013-present: Full Professor in Atmospheric Chemistry at the Centre for Energy and Environment of IMT Nord Europe2012 (3 mo): Associate Professor at IMT Nord Europe2006-2012: Assistant Professor at IMT Nord Europe2002-2004: Research associate at the Earth System Research Laboratory (NOAA, Boulder, CO) – Group of Atmospheric Chemical Kinetics (Prof. Ravishankara)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2012: Habilitation diploma – “Contribution to the study of particulate organic matter: formation processes and characterization” – University of Lille, France2002: PhD in Chemistry – “Reactions of Br- and Cl-containing radicals of atmospheric interest” – University of Orléans, France1999: Master in Chemistry of the atmospheric pollution and physics of the environment – University of Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research supervision and leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">11 postdocs (2 ongoing) |17 PhD students (3 ongoing) | 13 Graduate students (MSc) | 8 Undergraduate students.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Chair of the ACTRIS National Facility Technical and Scientific Forum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific co-coordinator for IMT of the European project MI-TRAP (MItigating TRansport-related Air Pollution in Europe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the task “Development and application of training through virtual access” to provide pilot tools for training in the European Research Infrastructures related to atmospheric sciences (ACTRIS, IAGOS and ICOS) in the framework of the H2020 ATMO-ACCESS project</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific co-coordinator of the ANR PEPR 'Sustainable Cities and Innovative Buildings': RESILIENCE (Robust Evaluation of Solutions Intended to Lower the Induced Effect of New Climates on Ecocities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former Short-Term Scientific Mission Coordinator of the COST Action COLOSSAL (2017-2021) promoting European networking activities related to aerosol observations and source apportionment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former Scientific co-coordinator of the “Aerosol observations” working group in the French Laboratory of Excellence CaPPA (Chemical and Physical Properties of the Atmosphere)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">92 peer-reviewed articles (h-index 26)159 communications in international conferences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Trejo Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Lessons learned from the comparison and combination of fine carbonaceous aerosol source apportionment at two locations in the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional modeling of surface solar radiation, aerosol, and cloud cover spatial variability and projections over northern France and Benelux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.1307-1331. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-1307-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Y Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Atabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Air Quality Management at Low Cost Using Micro Air Sensors: A Case Study from Accra, Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Gameli Hodoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iq Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesunica Ivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Owusu Tawiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.201-214. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAX-DOAS observations of ship emissions in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 206, pp.116761. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-bearing airborne particles from mining activities: A review on their characteristics, impacts and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 951, pp.175426. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiyear high-temporal-resolution measurements of submicron aerosols at 13 French urban sites: data processing and chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.5089-5109. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-5089-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04780988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of light-absorbing carbonaceous aerosol origins and properties at the ATOLL site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-2024-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (7), pp.E1098-E1136. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0064.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2020 COVID-19 lockdowns on particulate air pollution across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hueglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.10145-10161. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10145-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of four-year chemical composition and organic aerosol sources of submicron particles at the ATOLL site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121805. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Atmospheric new particle formation at a peri-urban site in Lille, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni S S Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-183-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko V Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake and reactivity of acetic acid on Gobi dust and mineral surrogates: A source of oxygenated volatile organic compounds in the atmosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Urupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.119509. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air particulate total lung deposited surface area (LDSA) levels in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadiatullah Hadiatullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165466. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent aerosol absorption, scattering and extinction mass efficiencies from multi-annual high time resolution observations in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298, pp.119613. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of high temporal resolution automatic measurements of PM2.5 composition as an alternative to the filter-based manual method used in routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.120148. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress and inflammation induced by air pollution-derived pm2.5 persist in the lungs of mice after cessation of their sub-chronic exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.108248. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.107325. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically speciated mass size distribution, particle density, shape and origin of non-refractory PM1 measured at a rural background site in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Pokorná</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naděžda Zíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vodička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Lhotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.5829-5858. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-5829-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Real Time Measurements to Derive the Indoor and Outdoor Contributions of Submicron Particulate Species and Trace Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.161. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10040161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.5479-5495. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time PM1 chemical composition measurements at a French urban background and coastal site under industrial influence over more than a year: Temporal variability and assessment of sulfur-containing emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 244, pp.117960. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and source apportionment of single particles from metalworking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.116078. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.116078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the chemical composition of aerosols from heated tobacco products, electronic cigarettes and tobacco cigarettes and their toxic impacts on the human bronchial epithelial BEAS-2B cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Zarcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123417. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison and characterization of 23 Aethalometers under laboratory and ambient air conditions: Procedures and unit-to-unit variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cuesta-Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3195-3216. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2020-344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100108. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PM10, PM2.5, PM1 in an unoccupied airflow-controlled room: How reliable to neglect resuspension and assume unreactive particles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, pp.107357. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range and local air pollution: what can we learn from chemical speciation of particulate matter at paired sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hopke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.409-429. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-409-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time assessment of wintertime organic aerosol characteristics and sources at a suburban site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, pp.48-61. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and variability of inorganic aerosols and their gaseous precursors at a suburban site in northern France over one year (2015–2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.142-157. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological effects of ambient fine (PM2.5-0.18) and ultrafine (PM0.18) particles in healthy and diseased 3D organo-typic mucocilary-phenotype models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-O. Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.108538. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.108538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, pp.228-241. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Atmospheric Ultrafine Particles Induces Severe Lung Inflammatory Response and Tissue Remodeling in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (7), pp.1210. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16071210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Molecular Dynamics Study of Small-Chain Carboxylic Acid Aerosol Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine particles sampled at an urban background site and an industrialized coastal site in Northern France—Part 2: Comparison of offline and online analyses for carbonaceous aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2017.1403008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Interaction of Various Natural Dust Samples with Isopropyl Alcohol as a Probe VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (22), pp.4911-4919. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b02034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic alterations in normal and sensitive COPD-diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM 2.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFTS experiments and BET theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine particles sampled at an urban background site and an industrialized coastal site in Northern France — Part 1: Seasonal variations and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.203-218. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of submicron aerosols measured in Senegal during the 2015 SHADOW campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (17), pp.10291-10314. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-10291-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal bioaccessibility in physiological fluids and cell culture media: Toxicological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene Heterogeneous Uptake and Reactivity on TiO 2 : A Kinetic and Product Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (11), pp.773-788. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Interaction of Isoprene with Natural Gobi Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of PM10 over Europe during the EMEP intensive measurement periods in summer 2012 and winter 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.6107-6129. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-6107-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Heterogeneous Interaction of VOCs with Natural Atmospheric Particles: Adsorption of Limonene and Toluene on Saharan Mineral Dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (8), pp.1197-1212. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b10323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Interaction of Isopropanol with Natural Gobi Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiu Lun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (21), pp.11714-11722. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the chemical composition of fine particulate matter: Development and performance assessment of EASYWRF-Chem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine and Ultrafine Particles in the Vicinity of Industrial Activities: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (21), pp.2305-2356. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2015.1025636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS ACSM intercomparison – Part 2: Intercomparison of ME-2 organic source apportionment results from 15 individual, co-located aerosol mass spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.2555-2576. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-2555-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a Series of Methylated Alkenes: Reaction Rate Coefficients and Gas-Phase Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.596-605. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: Assessment of gas phase reaction intermediates and secondary organic aerosol heterogeneous formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168-169, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS ACSM intercomparison – Part 1: Reproducibility of concentration and fragment results from 13 individual Quadrupole Aerosol Chemical Speciation Monitors (Q-ACSM) and consistency with co-located instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.5063 - 5087. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-5063-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive and Nonreactive Ozone Uptake during Aging of Oleic Acid Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9471-9481. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp503572c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Reactions of Limonene with OH and OD Radicals: Kinetics and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9482-9490. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507180g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01335124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source and behavior of isoprenoid compounds at a southern France remote site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Detournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wróblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.272-282. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a New Flow Reactor for Kinetic Studies. Application to the Ozonolysis of a Series of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.6169-6179. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp211480x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of phthalic, isophthalic and long-chain (C4–C12) dicarboxylic acids in atmospheric aerosols by UPLC/ESI/ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.1172. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0AY00677G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application simulating radioactive sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 352, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination by ultra-performance liquid chromatography–atmospheric pressure chemical ionization time-of-flight mass spectrometry of nitrated and oxygenated PAHs found in air and soot particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (1), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3416-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature‐Dependent Rate Coefficients and Theoretical Calculations for the OH+Cl 2 O Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaron Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (18), pp.4060-4068. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an ultra-high-performance liquid chromatography coupled to time-of-flight mass spectrometry method to quantify benzoic acid and long-chain monocarboxylic acids (C12–C28) in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1216 (37), pp.6481-6489. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2009.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC in an urban and industrial harbor on the French North Sea coast during two contrasted meteorological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (11), pp.3001-3009. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol formation yields from the reaction of catechol with ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (14), pp.2360-2365. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtone Dissociation of Peroxynitric Acid (HO 2 NO 2 ): Absorption Cross Sections and Photolysis Products †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Aldener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stephen R. Leone Festschrift, 112 (39), pp.9296-9303. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp802259z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum yields for OH production in the photodissociation of HNO3 at 248 and 308 nm and H2O2 at 308 and 320 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravishankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (9), pp.1079-1085. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b513760h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic study of the reactions of OH with IBr and HOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 176 (1-3), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Rate Constant for the Reaction F( 2 P) + Cl 2 → FCl + Cl at T = 180−360 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Nesbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Cody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (10), pp.1726-1730. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp030469r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic study of the X and XO (X = Cl, Br) reactions with dimethyl sulfoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (13), pp.2828-2835. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b302675b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the O atom reaction with dimethyl sulfoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (28), pp.5404-5411. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0226127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the reaction of Cl atoms with HO2 radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (5), pp.317-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the reaction of OH with ClO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (10), pp.587-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the reactions of BrO radicals with HO2 and DO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (13), pp.3167-3175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the OH and OD reactions with BrO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (25), pp.6154-6166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the reactions of Br with HO2 and DO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (3), pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the reactions of OH and OD with HBr and DBr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 128 (1-3), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (198)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution et surveillance de la qualité de l’air en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Calisph’AIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES), Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources de Particules UltraFines (PUF) sur la plateforme ATOLL (ATmospheric Observatory in LiLle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soatoavina Randrianomenjanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDP AREA; IMT Nord Europe, Mar 2026, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDP AREA; IMT Nord Europe, Mar 2026, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Santé et aménagement urbain pour les mobilités actives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Mobilités actives, échanges croisés entre recherche et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale des infrastructures, des transports et des mobilités (DGITM); Commissariat général au développement durable (CGDD), Feb 2026, Puteaux (La Défense), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources de Particules UltraFines (PUF) sur la plateforme ATOLL (ATmospheric Observatory in LiLle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soatoavina Randrianomenjanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Temporal Variability of atmospheric surface Ammonia (NH3) in France, Belgium, and the Netherlands (2015 – 2023) across different land-use types: Insights from Ground-Based and combined Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering PM sources at ATOLL: Current results and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational resources developed around the ATOLL topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time Positive Matrix Factorization approach for enhanced source apportionment of organic aerosols from aerosol mass spectrometry and molecular speciation in two urban environments (Lyon and Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosols in an urban forest in São Paulo, Brazil, using CHARON-PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Volatile Organic Compounds (VOC) and Particulate Matter (PM1) shipping Emission Factors from land-based, high time resolution observations in an Emission Control Area of northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the serious game ‘What's going on in the air?’: An innovative tool bridging atmospheric research and active science education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Workshop: Climate and Atmosphere Research &amp; Innovation in the Eastern Mediterranean &amp; Middle East Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Online, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massive Open Online Course: 'Atmospheric Research Infrastructures: Sharing the Future of Our Atmosphere' as an Innovative Tool for Atmospheric Science &amp; Climate Change Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking ATMO-ACCESS virtual training tools: Exploring atmospheric science through MOOC, video tutorials and Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC-iCACGP Early-Career Researcher Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and sources of particulate matter from an open pit mine and hydrometallurgical plant within the Congolese Copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of atmospheric dust collected on mining sites of the Congolese copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range transported wildfire smoke from Canada influences air quality in the planetary boundary layer in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoyun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air : quels sont les sources et les impacts de la pollution de l'air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence scientifique Lycée Baggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Baggio, Feb 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fumées d’incendies de forêt canadiens influencent la qualité de l’air dans la couche limite planétaire en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoyun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing emissions from ship plumes in three French harbours: a glimpse at the PIRATE (Port Inventories ReAl TimE) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelva Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Cesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Academic Conference of the Korean Society for Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Society for Atmospheric Environment (KOSAE), Oct 2024, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origins of atmospheric concentrations and deposits of nitrogen species in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP2 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS NF Forum et Groupes de Travail : Updates et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explain Like I’m 5 : Caractérisation physico-chimique d'une atmosphère urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP1 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, Jan 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year high-time resolution datasets of fine PM at 13 sites of the French Operational Network (CARA program): Chemical composition and organic aerosol sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la composition chimique des PM1 et des sources de l’aérosol organique sur différents sites français à partir de jeux de données pluriannuels à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Atmosphère, Climat et environnements urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INSU, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Highly Oxygenated Organic Compounds at the Rambouillet forest during the ACROSS Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Alhajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations et surveillance de la qualité de l'air en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Calisph’AIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES), Nov 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des mesures ACTRIS-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent ATOLL results from in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Ma Terre en 180 minutes : Ce qu’on peut tirer de l’analyse d’une session massive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d’idéation Ma Terre en 180 minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villard-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du teaser pour un MOOC sur les infrastructures de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ACTRIS NF Technical and Science Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling vs. Seasonal PMF: Real-world multi-site and synthetic dataset comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a submitted COST Action proposal: PARAMOUNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS RI committee, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling vs. Seasonal PMF: Multi-site and synthetic dataset comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual source apportionment and absorbing properties of organic aerosols in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Thessaloniki and Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol optical properties and chemical properties at the ATOLL site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification/Investigation of some Q-ACSM issues to ensure QA/QC of data for proper export for PMF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS/ACSM Users’s meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the error matrix calculation for Q-ACSM used in the PMF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition, source apportionment and optical properties of submicron aerosols at the ATOLL platform in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Bombay, Jan 2022, Online, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et qualité de l'air : 2 problématiques liées. Quels leviers d'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée de restitution du CPER Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional Hauts-de-France, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating RIT issue(s) with ACSM data from French air quality monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS-ECAC ACSM Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies at the ATOLL platform in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’OBservations Intensive des Aérosols et précurseurs à Caillouël-Crépigny (COBIACC): Submicron aerosol and VOC compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBIACC 2nd post-campaign meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal mass size distribution of non-refractory PM1 measured at a rural background site in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Pokorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naděžda Zíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Lhotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vodička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Rolling vs. Seasonal PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Conference on Combustion Generated Nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03270370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Nanoparticles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du projet MERITE-HIPPOCAMPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of particle/gas interface processes: From the experiment to the molecular modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIRe, Mar 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes intensives et plateforme d'observation long terme : une approche complémentaire pour l'étude des processus et tendances des variables atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de clôture du projet CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies from multi-annual observations in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a new COST Action proposal: PARAMOUNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Research Group, Imperial College London (UK), Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receptor models: towards an update of SA guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIRMODE Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dummy’s guide to receptor modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIRMODE Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIRATE (Port Inventories ReAl TimE): Overview of an upcoming French-Korean project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelva Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Escat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortinovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Korea Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Etna emissions on the French atmosphere (February 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khaykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Remy-Xueref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille observations: Spatial representativeness of the site and physical, chemical and optical properties of the PM1 fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop virtuel des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLOSSAL TEAM, Fine aerosol chemical composition and sources in Europe using high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference 2020 – The 12th International Conference On Air Quality Science &amp; Application, (Grèce), May 18-22, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux (hors Hg) pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Intermédiaire Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO - Institut méditerranéen d'océanologie, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ aerosol observations in Lille, Northern France: overview of 2016-2019 chemical composition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Energy, Fuels, Environment Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des activités 2019 du WP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a new COST proposal related to in situ measurements of aerosol chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reactive uptake on organic aerosols: a molecular level study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, France. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of particle pollution in the Lille area by combining chemical and optical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Laboratoire d’Optique Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOA, Dec 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the uptake of peroxy radicals by organic aerosol surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Scherrer Institut (PSI), Feb 2020, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine aerosol chemical composition and sources in Europe using high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot;Air pollution: Causes and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été ET’Air–Qualité de l’Air Intérieur (QAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF), Sep 2019, Wallers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental investigations of peroxy radical uptake on organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS/ACSM intercomparison with co-located instruments in northern France and other locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues linked to particulate matter in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Korea Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental investigations of peroxy radical uptake on organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols based on High-Time Resolution Instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S.H. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Ressources en ligne pour l’IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNREAL Project : Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of carbonaceous aerosols based on high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique “Séparation phases gazeuse/particulaire de l’aérosol”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFT spectroscopy and BET theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the physicochemical processes related to submicron particles in an unoccupied building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SUIE, Atelier Thématique "Séparation Phases Gazeuse / Particulaire de l'Aérosol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'observation des aérosols de Lille : extension aux mesures in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">677. WE-Heraeus-Seminar “Towards a molecular understanding of atmospheric aerosols”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake and reactivity of acetic acid on natural Gobi dust sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of uptake of peroxy radicals on organic aerosol surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP2 CLIMIBIO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submicron particle budget in an unoccupied building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on air quality science &amp; application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts to characterize the organic aerosols using an Aerodyne High-Resolution Aerosol Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amarandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IasiChem2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of peroxy radicals on organic aerosols: Development of an Aerosol Flow Tube and molecular level characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 677 WE-Heraus-Seminar “Towards a molecular understanding of atmospheric aerosols”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules fines et nanoparticules : sources, composition chimique et processus en air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech « QAIsir - La qualité de l’air intérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants des concentrations en PM10 dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et origine des aérosols inorganiques dans un site urbain du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone uptake on clay dust under atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the gas-aerosol partitioning of Secondary Inorganic Aerosols at an urban site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles : Linking DRIFT spectroscopy and BET theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de H2O sur des poussières minérales désertiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelles de la variabilité météorologique par couplage d’observations micro-météorologiques et de la télédétection lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and optical properties of aerosols measured in Senegal during the SHADOW campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants IREPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the temporal variability and gas-aerosol partitioning of ammonium nitrate at an urban site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICTA 2017 - 5th Iberian Meeting on Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of meteorological variability by coupling micrometeorology and Lidar remote sensing over one year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2017 International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time chemical characterization of submicron particles in M’Bour, Senegal during the 2015 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France: a comprehensive source apportionment study with PMF5 at five sampling sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICTA 2016 - 4th Iberian Meeting on Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of non-refractory submicron particles in West Africa using Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isopropanol with Gobi mineral dusts under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Sand/Duststorms and Associated Dustfall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of submicron particles during the SHADOW-2 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isopropanol with natural Gobi dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiu Lun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosols en Afrique de l'Ouest : caractérisation physico-chimique, propriétés optiques et identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isopropanol with mineral dust surfaces under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of submicron particles in West Africa using Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the contribution of dust particles in the submicron fraction at a West African site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an original approach on the Mines-Douai Comparative Reactivity Method (MD-CRM) instrument to identify part of the missing OH reactivity at an urban site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties of VOCs on natural mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties of natural mineral dusts regarding model VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Indus: Les particules fines émises par la métallurgie ; Caractérisation physico-chimique et processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution des projets ADEME-CORTEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de sorption et de réactivité photocatalytique de poussières minérales naturelles vis-à-vis de COV modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of limonene in indoor air: gas phase, adsorbed phase and particulate matter investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPASEC-21 (Semi-Conductor Photocatalysis &amp; Solar Energy Conversion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des principales sources de PM10 impactant le nord de la France : Résultats préliminaires pour un site urbain à Nogent-Sur-Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats de campagne sur le site de Port-Est, Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atmo Nord-Pas de Calais, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’un événement « extrême » de pollution : mars 2014, du satellite … au microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CERCLE : Le changement climatique : des impacts régionaux aux pistes d’adaptation, du Nord-Pas de Calais à l’Eurorégion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Nord Pas de Calais, Apr 2015, Lille, France. pp.160-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ambient OH reactivity at a receptor site impacted by industrial, urban and marine emissions: Identification of missing OH reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en temps réel de la fraction submicronique des aérosols sur la région dunkerquoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 14 ACSMs and co-located real-time aerosol instruments at the SIRTA French Atmospheric Supersite in the region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des réactions des radicaux OH et OD avec le limonène: cinétique et produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase and particulate phase side products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches physico-chimiques du comportement, en champ proche, des émissions urbaines et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sources de la matière organique particulaire par modélisation sources-récepteur en zone multi-influencée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque du Comité National Français de Géodésie et de Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the first-ever ACSM intercomparison study from the ACTRIS-ACSM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du limonène par les radicaux OH et OD en réacteur à écoulement : coefficient de vitesse et mécanisme réactionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'oxydation du limonène par l'ozone dans un réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Douai; PC2A, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Relative Ionization Efficiency measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AMS users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aerodyne Research Inc., Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP intensive measurements on mineral dust in PM10, summer 2012 and winter 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and source identification of ambient single particles during the NANO-INDUS 2012 campaign in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC measurements in France: results and outlook from long term monitoring and intensive campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French contribution to the EMEP 2012-2013 summer and winter campaigns: overview and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Relative Ionization Efficiency measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AMS users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of fine aerosols chemical composition sampled at an urban background site and an industrialized coastal site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling chemically speciated PM2.5 over the French Northern region using the WRF-Chem system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules fines (PM2,5) en Nord-Pas-de-Calais : lien entre concentrations, composition chimique et trajectoires des masses d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse d’ozonolyse d’une série d’alcènes méthylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules fines émises par la métallurgie : Caractérisation physico-chimique et processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la réactivité hétérogène entre des particules d’acides gras et l’ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations and characterization of PM2.5 sampled at an industrialized coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en temps réel de la fraction fine des aérosols et spéciation de composés organiques présents dans les PM2,5 d'une zone urbaine sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique de particules fines prélevées en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TSI Incorporated, Oct 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation cinétique et mécanistique d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wintertime fine and ultrafine particles sampled at an urban background site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EFCA International Symposium on Ultrafine Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse obtenus dans les réactions d’ozonolyse d’une série de pentènes ramifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Francophone sur les Polluants Organiques Générés par l’Agriculture et les Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de pentènes méthylés et de l’a-pinène avec O3 : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires : réaction d’ozonolyse de l’alpha-pinène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un TP virtuel pour l’enseignement de la radioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Unisciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biannual International Conference on Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique de la matière organique particulaire présente dans les particules fines d’une zone urbaine sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une application de simulation de sources radioactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées de l’Innovation et de la Recherche dans l’Enseignement de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier/La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique et mécanismes de réactions de composés organiques volatils conduisant à la formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of numerical models used to simulate atmospheric pollution near roadways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’artefacts lors du prélèvement par filtration d’hydrocarbures aromatiques polycycliques particulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mascarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC in an urban and industrial harbour on the French North Sea coast during two contrasted meteorological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutants by Diffusive Sampling &amp; Other Low Cost Monitoring Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement en milieu contrôlé des Hydrocarbures Aromatiques Polycycliques (HAP) présents dans les particules fines de l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of numerical models used to simulate atmospheric pollution near roadways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’aérosols organiques secondaires lors de l’oxydation de composés organiques biogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a LC/APCI/TOF-MS method to quantify nitrated and oxygenated PAHs in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metrology of Environmental, Food and Nutritional Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des composés organiques volatils oxygénés dans une zone urbaine multi-influencée : développements de méthodes chromatographiques et de capteurs et campagnes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies de polluants atmosphériques : influence de l’échantillonnage spatial sur la qualité de l’estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Géostatistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric removal of peroxynitric acid (PNA, HO2NO2): Rates of thermal decomposition and products of UV photolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études cinétiques et mécanistiques d’intérêt atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Chimie de l'Environnement (LCE), Dec 2003, Marseile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Br- and Cl-containing radicals of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOAA Aeronomy Laboratory, Dec 2002, Boulder (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère : effet de serre et ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en Sologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique et mécanistique de la réaction ClO + OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Combustion et Systèmes Réactifs (LCSR), Feb 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (179)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une approche physique de calibration de capteurs PM portables pour l’évaluation de l'exposition individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romie Massoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination with dust fallout from a smelting plant in Lubumbashi city, DR Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online on LinkedIn, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of ultrafine particles (UFP) measured on the ATOLL (Atmospheric Observatory in LiLLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soatoavina Randrianomenjanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ atmospheric aerosol measurement instrumentation on ATOLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Hornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of the soils with dust fallout from a smelting site in Lubumbashi city, RD Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMO-ACCESS: Advancing Atmospheric Research with Integrated cross-RI Virtual Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Philippin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Mhyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in north western Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial videos and a serious game as innovative training resources for atmospheric science &amp; climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science for All: Innovative educational resources on air pollution and climate change, connecting research to education and societal action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC-iCACGP Early-Career Researcher Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in northwestern Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting VOC and PM1 Emission Factors from ships in Dunkirk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne: Journée de lancement du Cross Disciplinary Project Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual characterisation of PM1 aerosol optical properties, size distribution and chemical composition at the suburban atmospheric site ATOLL in Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suchánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping-related emissions of volatile organic compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of semi-volatile organic species in the particulate and gaseous phases in São Paulo, Brazil, and in the vicinity of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atmospheric dust sources around a smelting site within the Congolese Copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online on LinkedIn, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atmospheric dust sources around a smelting site within the Congolese Copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MItigating Transport-Related Air Pollution in Europe: The MI-TRAP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manousos Manousakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Diapouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Vratolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year datasets of PM1 chemical composition and organic aerosol sources in different French urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Aerosol Research 41st Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of atmospheric dust collected on mining sites of the Congolese copperbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kasongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Online on Twitter, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the chemical composition of secondary organic aerosol in the rural/ urban Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of pollution sources on the North Sea from a new coastal station on the Wadden Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ovadnevaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Fossum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particle formation observed in the close vicinity of a French megalopolis: Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Thessaloniki &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking long-term aerosol chemical composition and optical properties measured at the ATOLL platform in Lille, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Particle Formation observed in the close vicinity of a French megalopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la TES en tronc commun – Un module venu d'en bas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère édition de l’Ecole d’été de l’IMT « Enseigner à l’heure des enjeux planétaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the formation of new volatile Particulate Matter in an atmospheric chamber depending on fuel composition: a step toward understanding nucleation mechanisms in aircraft engine emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically speciated mass size distribution, particle density, shape and origin of non-refractory PM1 measured at a rural background site in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pokorná</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vodička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lhotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03541028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apportionment method to derive indoor and outdoor contributions of submicron particles and VOCs based on real time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition and source apportionment during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmospheric ageing of mineral dust during transport: A laboratory approach deploying CESAM atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Monopoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aircraft fuel chemical composition on the physicochemical properties of primary and secondary particulate matter emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reactive uptake on organic aerosols: a molecular level study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures Aromatiques Polycycliques (HAPs) et éléments traces métalliques (ETMs) dans les dépôts atmosphériques le long d'un transect Nord-Sud en Méditerranée (campagne Hippocampe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020 : Conférence internationale virtuelle « Méditerranée : L’expertise scientifique pour les décideurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; accommodation on dicarboxylic acid aerosols: A combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roose Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the spatial representativeness of PM mass concentration measurements performed at the ground level on the Lille observation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'épisodes de pollution particulaire observés in situ sur la plateforme d'observations de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalfamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNREAL Project: Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference - Conférence Européenne sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'épisodes de pollution particulaire observés in situ sur la plateforme d'observations de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalfamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier commun GDR EMIE &amp; SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Millieux Atmosphériques, Astrochimiques et en combustion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'épisodes de pollution particulaire observés in situ sur la plateforme d'observations de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalfamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; accommodation on dicarboxylic acid aerosols: a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique et Prospective du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origin of inorganic aerosols at an urban site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique et Prospective du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of aerosol variability induced by sea breezes in a coastal area of Senegal, North-Western Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme journée scientifique du labex CaPPA: Atelier "Du gaz à la particules, comment se forment les suies ? les SOA? les SIA ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of peroxy radicals on organic aerosols: Development of an Aerosol Flow Tube and molecular-level characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25h International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique “Séparation phases gazeuse/particulaire de l’aérosol”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of atmospheric composition in Western Mediterranean during PEACETIME cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine V. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and in vitro toxicology study of Heated Tobacco Product and electronic cigarette aerosols: comparison with conventional cigarette smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Zarcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action CA16109 COLOSSAL Chemical On-Line cOmpoSition and Source Apportionment of ﬁne aerosoL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isoprene with natural Gobi dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans un bâtiment à énergie positive : Caractérisation de la dynamique en lien avec les concentrations en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech « QAIsir - La qualité de l’air intérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the potential transport of pollution to provide meaningful information in chemistry-transport modelling of aerosols in the Hauts-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans un bâtiment à énergie positive : Caractérisation de la dynamique en lien avec les particules submicroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on glutaric acid aerosol surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de création de ressources en ligne pour les observations au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Autrans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Quality in a Positive Energy Facility: focus on the room dynamics and submicron particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2017 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and optical properties of aerosols measured in Senegal during the SHADOW campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français de Cinétique et Photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of isopropanol with several selected natural dust samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of olefinic compounds: Detection of Criegee biradicals by chemical conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Davis, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake on natural mineral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake on natural mineral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of secondary inorganic aerosol and their precursor gases at a suburban site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the chemical composition and morphology of natural mineral dust samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitesh Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site Concentration Field method applied to the outputs of a comprehensive source apportionment study (PMF) in the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric samples: Adsorption of limonene and toluene on Saharan mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nucleation thresholds in the reactions of ozone with Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of main sources of PM2.5 during winter at a suburban site in Douai, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Roig Rodelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the dust contribution to submicron aerosols observed at a West African site using absorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution and ship emissions at an industrial and coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference - EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of limonene and toluene adsorption properties on Saharan dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Sand/Duststorms and Associated Dustfall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of volatile organic compounds with natural mineral dust surfaces under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France : a comprehensive source apportionment study with PMF5 at five sampling sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan, sea breeze, Nocturnal Low-Level Jet dynamics and aerosol variability in a coastal area of Senegal, Western Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Derimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between meteorological phenomena and air pollution in an urbanized and industrialized coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of in situ and optical measurements of particulate pollution during winter 2014/2015 at Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d'AOS issus de l'ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of in situ and optical measurements of particulate pollution during winter 2014/2015 at Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed characterisation of PM2.5 inside a 25 MW spreader stoker biomass boiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Industrial Furnaces and Boilers (INFUB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year online chemical speciation of submicron particulate matter (PM1) sampled at a French industrial and coastal site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’AOS issus de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of real-time chemical speciation measurements of submicron particulate matter (PM1) at a receptor site impacted by industrial emissions in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’observation longue des particules submicroniques et de la dynamique atmosphérique sur un site dunkerquois sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop ChArMEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH reactivity measurements by a Comparative Reactivity Method at a receptor site impacted by industrial, urban and marine air masses in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04306162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of sequential measurements of OH reactivity and VOCs using the comparative reactivity method (CRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OH Reactivity Specialists Uniting Meeting (ORSUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation in the ozonolysis of limonene performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase and particulate phase side products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoPAQ Conference: photocatalysis science and application for urban air quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique et mécanistique des réactions du limonène avec les radicaux OH et OD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of ME-2 source apportionment results from 15 co-located aerosol mass spectrometers from the ACTRIS-ACSM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay G. Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of sequential measurements of OH reactivity and VOCs using the comparative reactivity method (CRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OH Reactivity Specialists Uniting Meeting (ORSUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS mass closure experiments for gaseous and particulate carbons at different sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Hoerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plass-Duelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04306146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’aérosols organiques secondaires : cas de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop ChArMEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification statistique des déterminants des concentrations en PM10 dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. Actes de la 8ème édition des Journées interdisciplinaires de la qualité de l'air (JIQA), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase, and adsorbed phase intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ourrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Photocatalysis (JEP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric investigations on the formation and concentration of fine particles in a small scale biomass combustion unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric investigations on the formation and concentration of fine particles in a small scale biomass combustion unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA formation in the ozonolysis of biogenic volatile organic compounds performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric concentrations of formic, acetic, and butyric acids by PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International PTR-MS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory intercomparison of CPC and SMPS measurements of submicron aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique, en champ proche et à résolution temporelle fine, du carbone organique atmosphérique en situation urbaine sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory intercomparison of CPC and SMPS measurements of submicron aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of ultra fine particles of oleic acid: a detailed study mixing on line gas and condensed phase analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the chemically speciated PM2.5 over the French Northern region using the WRF-Chem system coupled to EMEP and regional emission inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la réactivité hétérogène entre des particules d’acide oléique et l’ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre mesures en temps réel par Aethalomètre et HR-ToF-AMS et analyses chimiques différées pour la caractérisation de particules fines (PM2,5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la spéciation chimique des PM2,5 dans la région Nord-Pas de Calais à l’aide du modèle WRF-Chem. Evaluation du modèle par confrontation aux campagnes de mesures HR-ToF-AMS réalisées à Dunkerque et Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions d’alcènes ramifiés avec l’ozone : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a series of branched alkenes: Kinetics and gas-phase products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of online measurements with an Aethalometer and an HR-ToF-AMS and offline chemical analysis data for the characterization of PM2.5 aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse de l’alpha-pinène en réacteur à écoulement laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wintertime fine and ultrafine particles sampled at an urban background site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laminar flow reactor to study secondary organic aerosol (SOA) formed by ozonolysis reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse de COV conduisant à la formation d’aérosols organiques secondaires : études en réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et quantification des sources de particules submicroniques non réfractaires (NR-PM1) échantillonnées par HR-ToF-AMS à Douai et Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des rétro-trajectoires de masses d’air dans l’exploitation des données d’une campagne hivernale visant à mieux caractériser l’aérosol de fond urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des concentrations en carbone organique et en Hydrocarbures Aromatiques Polycycliques (HAP) de particules prélevées en ligne et par filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de particules fines prélevées sur un site de fond urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reactivity of ozone with polycyclic aromatic hydrocarbons (PAHs) collected on quartz fiber filters during low-volume sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artéfacts négatifs lors d’un prélèvement par filtration de PM2,5 sur un site de fond urbain : désorption et réactivité des Hydrocarbures Aromatiques Polycycliques (HAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artéfacts négatifs de prélèvement des HAP particulaires dans les PM2,5 par échantillonneur bas débit sur un site urbain de fond : influence de la température, de l'humidité relative et de la réactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC in an urban and industrial harbor on the French North Sea coast during two contrasted meteorological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative PAH sampling artifacts of PM2.5 in low-volume sampler at a urban background site: influence of temperature, relative humidity and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique en réacteur à écoulement de l’ozonolyse d’une série d’alcènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la formation d'aérosols organiques secondaires par ozonolyse de composés organiques volatils (COV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation from the reaction of catechol with ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pressurized fluid extraction of nitrated and oxygenated polycyclic aromatic hydrocarbons from atmospheric particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroanalysis 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol formation yields from the reaction of catechol with ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunions annuelle du "Groupe de Cinétique et Photochimie en phase gazeuse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Créteil, France. Atmospheric Environment, 43 (14), pp.2360-2365, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouveau réacteur pour l’étude de la formation des aérosols organiques secondaires lors de l’ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse d’hydrocarbures aromatiques polycycliques (HAP) et de leurs dérivés nitrés et oxygénés en vue de leur détermination dans les particules fines atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate coefficients for the reactions of hydroxyl radical with Cl2O, OClO and HClO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ravishankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of UT/LS loss processes of peroxynitric acid (HO2NO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC 3rd General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic study of OH reactions with BrO and ClO in relation to halogen partitioning in the stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic study of DMSO reactions with O atoms and halogenated radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic and mechanistic study of the ClO+OH and Cl+HO2 reactions in relation to chlorine partitioning and ozone budget in the stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic and mechanistic study of BrOx/HOx cross reactions influencing bromine partitioning and ozone budget in the stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de composés bromés sur la chimie de l'ozone stratosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en Sologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Air Pollution Measurements, Characterization and Source Apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the PEACETIME cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/75747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary MOOC implemented and publicly available</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D4.3 Report, Institut Mines-Télécom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final list of VA services contributing to the RI's catalogue of services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Eder Murberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Karstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D10.5 Report, NILU. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the long-term strategy of training and TNA related to the three access modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Alados-Arboledas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pacner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D4.5 Report, EMPA, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User guide for ACSM data processing and PMF application using SoFi Pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Surveillance de la Qualité de l'Air (LCSQA); IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des six premières années de données automatiques du programme CARA (Composition chimique des PM, 2015-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Surveillance de la Qualité de l'Air (LCSQA); IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; INERIS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the suitability of the different services modalities taking into account finances, outreach and scientific impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Eder Murberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D10.4 Report, NILU. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on long-term strategy of VA activities and the new services in ATMO-ACCESS, taking into account the tools developed in WP5 and their best usage for science, management and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Eder Murberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D10.3 Report, NILU. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of long-term strategy of training and TNA related to the three access modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Alados-Arboledas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Guerrero-Rascado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS M16 Report, EMPA, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game, tutorial videos and second version of MOOC implemented and publicly available</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D4.4 Report, IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third report with feedback from users and statistics on use of the services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Eder Murberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Karstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATMO-ACCESS D10.6 Report, NILU. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment to support air quality management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JRC Technical report JRC130562, European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des travaux 2018-2019 du programme CARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online ACTRIS MOOC on observing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACTRIS IMP D5.3 report, Aerosols, Clouds, and Trace gases Research InfraStructure (ACTRIS). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode de pollution de mi-février 2018 : Eléments de compréhension à partir de mesures automatiques lors des premiers jours de l’épisode (21 au 23 février 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses physico-chimiques des prélèvements sur réacteur de laboratoire (combustible industriel) - Rapport L5c du projet EMIPAR « Particules fines PM2.5 et ultrafines PM0.1 à l’émission des chaudières collectives et industrielles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transboundary particulate matter in Europe – Status report 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Espen Yttri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMEP Co-operative Programme for Monitoring and Evaluation of the Long-Range Transmission of Air Pollutants in Europe. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités de l’Ecole des Mines de Douai, Département Chimie et Environnement - Programme IRENI / AXE 1 : QUALITE DE L’AIR / ACTION 2 : AEROSOLS / PROJET 2 : Etudes des interactions des composés organiques volatils oxygénés (COVO) et des particules en zone urbano-industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Hauts-de-France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activités de l’Ecole des Mines de Douai, Département Chimie et Environnement - Programme IRENI / ACTION 1 : QUALITE DE L’AIR / AXE 2 : AEROSOLS / PROJET 1 : Évaluation du comportement et des impacts de l’aérosol d’origine industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mirivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rimetz-Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FEDER. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des plans d'échantillonnage spatial aux objectifs de campagne – Compléments : zones aéroportuaires, zones industrielles, proximité automobile et agglomérations de plus de 100 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de modèles pour la simulation de la pollution à proximité des axes routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des plans d'échantillonnage aux objectifs de campagne : Echantillonnage spatial – Guide de recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de surveillance des concentrations de NO2 : cartographie automatique à partir de stations fixes et prise en compte de la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de séjour post-doctoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Centre Val de Loire. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de composés bromés intervenant dans le bilan de l'ozone stratosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Orléans (UO). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Lig'Air de surveillance de la qualité de l'air en Région Centre : traitement statistique des données et paramétrage du Poste Central Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Orléans (UO). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de radicaux halogénés (chlorés, bromés) d'intérêt atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université d'Orléans (UO), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00275704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude de la matière organique particulaire dans l’atmosphère : processus de formation et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de Lille 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03125166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="145E6CC3"/>
+    <w:nsid w:val="E19E8C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BDF8634F"/>
+    <w:nsid w:val="F5C2EF82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="709338AD"/>
+    <w:nsid w:val="82C106F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-riffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5572-0871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070462992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205928794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2921-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-155-2026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Gameli Hodoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iq Mead" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesunica Ivey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Owusu Tawiah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-1307-2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kasongo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kanda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaniki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175426" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Mahajan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550567v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-2024-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zeineddine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119509" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiatullah Hadiatullah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165466" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121805" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni S S Kontkanen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez Garcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-183-2023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mangold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hueglin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10145-2023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carpentier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Marco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcghee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120148" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrianne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04139904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pokorn&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#283;&#382;da Z&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vodi&#269;ka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Lhotka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-5829-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624246v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10040161" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cuesta-Mosquera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Pfeifer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2020-344" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116078" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dusautoir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zarcone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123417" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567678v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hopke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik van Pinxteren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-409-2020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975485v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107357" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roig Rodelas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chakraborty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567662v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.041" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552738v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gar&#231;on" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-Y. Alleman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saleh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108538" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552745v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Saleh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Antherieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sotty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16071210" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083941v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00172" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567659v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2017.1403008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567661v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02034" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567655v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21114" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567646v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00050" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Joshi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2017.06.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Hardy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.028" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567643v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.165" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567651v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-10291-2017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552772v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Leclercq" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yves Alleman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Happillon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.029" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF0WDWQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6107-2016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567639v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ourrad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b10323" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiu Lun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03708" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567638v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Visez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.11.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND2KX2BP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805207v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5063-2015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canonaco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2555-2015" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123092v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Iulian Olariu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arsene" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20934" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0ZKG5FR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567624v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ourrad" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.11.048" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567619v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503572c" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335124v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507180g" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567612v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detournay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wr&#243;blewski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.03.041" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211480x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567601v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirivel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galloo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0AY00677G" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179211v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblanc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567591v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3416-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RDVNGXQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Clark" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Hansen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Ravishankara" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Burkholder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000420" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AECC42A7913F4A78730D288AB39C760BB80B550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567587v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.07.041" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.054" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMF35DZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567589v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Roukos" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.059" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17WR83P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138149v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Stark" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Aldener" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802259z" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6PGZSMRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138146v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gierczak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravishankara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513760h" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7F9373E92BD2DFDA8D8ABF6019B44B65068213E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567027v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2005.09.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C7JL72N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567048v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Nesbitt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Cody" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Dalton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp030469r" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N7KLFKMP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860829v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bras" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b302675b" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE54E7AC4980797C7A255DA86F32F246A523FBAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860842v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0226127" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8X54FLC5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860900v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860852v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860886v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860877v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860907v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494158v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551570v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conil S&#233;bastien" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffrezo Jean-Luc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Kanda" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283973v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206901v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Dinh Ngoc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Francony" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283970v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996241v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Katoch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10824" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442311v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buisson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996245v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Volent" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gunti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15887" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993996v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7015" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283967v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494749v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatain" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746960v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685042v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748885v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landry" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cesano" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587550v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587557v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742626v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587308v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251695v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270594v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251703v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199591v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Alhajj Moussa" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251725v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez Garcia" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255135v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255403v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255400v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199635v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Via" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199600v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255406v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259203v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255140v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199639v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259199v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daellenbach" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255390v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988993v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259200v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255376v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151478v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151417v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278099v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278116v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278105v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151439v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pokorna" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03270370v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278127v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fronval" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255408v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270651v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255413v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278121v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilardoni" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gianelle" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clapier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270602v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clappier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151469v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Escat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortinovis" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278111v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291178v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144200v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Minguillon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prevot" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249249v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144207v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291163v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397321v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Toubin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Riffault" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11460" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278130v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle." TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito." TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964832v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124315v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Minguill&#243;n" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gilardoni" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237750v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291526v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124205v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964855v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124197v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144276v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964837v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291422v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161228v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237747v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Minguillon" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S.H. Prevot" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964808v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964862v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124183v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083980v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291570v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Rivellini" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123851v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124181v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour Zeineddine" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124193v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964897v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630943v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199674v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amarandei" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Galon" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123766v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122283v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146031v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146951v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146088v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Miguel Oliveira" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146237v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122281v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146092v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291613v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122319v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119141v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122253v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119144v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301240v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Rivellini" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119136v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638973v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146008v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296746v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119138v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119139v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597447v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638762v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597472v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119133v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119131v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145822v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638835v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852909v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145960v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119124v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855107v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306159v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118991v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855557v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145595v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145602v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638175v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301264v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855515v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Frohlich" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638059v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305932v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306108v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865782v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi P&#233;rez" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306133v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305957v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865789v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863122v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125707v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862723v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leb&#232;gue" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125725v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125743v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862631v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125715v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251664v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862557v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862574v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251490v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125681v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251436v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125622v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125628v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125577v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249604v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862474v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229299v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1022026" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970451v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125553v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mascarte" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861394v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862413v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125548v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125530v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861391v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125522v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125501v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243109v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861387v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Burkholder" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243106v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243108v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243107v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059027v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206909v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551556v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Shephard" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283976v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatoavina Randrianomenjanahary" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283974v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. de Brito" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04974010v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996236v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dubost" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Faber" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Mhyre" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15633" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206890v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255523v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283969v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fomba" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Mothes" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913471v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637228v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Such&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourianne" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Filippi" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685056v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04742628v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747855v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gini" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manousos Manousakas" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Diapouli" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Vratolis" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199643v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadnevaite" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Fossum" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261973v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146259v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199640v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199637v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pokorn&#225;" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Z&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vodi&#269;ka" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lhotka" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199603v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kontkanen" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151481v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151484v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Kontkanen" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255395v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sehier" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steinik" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255380v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973567v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541028v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150502v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151432v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151428v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150384v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124529v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251409v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291300v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124394v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291476v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalfamo" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291502v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396705v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291513v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964851v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124201v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964648v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291585v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251329v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964819v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124185v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964880v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559623v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124125v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147014v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124158v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146956v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146953v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122279v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146277v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146089v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146992v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278149v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122305v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122277v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Podvin" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964890v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301242v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122237v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146019v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301245v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638947v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122275v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122257v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122262v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Li" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122250v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306430v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385230v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854282v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119137v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306429v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119135v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854286v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122260v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597466v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638922v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638194v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119121v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Florea" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prouff" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638895v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597320v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597365v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862259v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119049v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306162v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638723v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638166v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597317v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638747v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118517v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145548v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119034v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852364v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G. Slowik" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118980v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638698v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130195v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868521v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865728v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251819v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865791v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306111v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865790v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118494v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255091v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255086v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862746v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862769v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862761v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255101v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255074v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862757v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255078v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251681v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863121v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862751v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255070v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251655v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125696v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251525v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251644v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125639v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125626v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251466v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862441v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862417v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125582v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251530v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251479v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125590v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125565v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guilloteau" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861393v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862378v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125537v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Renard" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125512v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861390v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861389v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861382v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861381v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861380v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243105v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861379v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306377v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253467v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283981v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Eder Murberg" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Karstens" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206923v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206928v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reimann" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pacner" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935126v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253358v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206916v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206924v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thouret" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206926v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206929v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Guerrero-Rascado" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04210813v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thunis" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pirovano" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242106v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aujay" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meleux" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245017v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242369v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199689v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244937v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Espen Yttri" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Karl" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199683v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199682v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz-Planchon" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244444v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244491v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244677v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chatelier" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244603v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cardenas" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199681v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199680v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199679v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275704v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03125166v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-riffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5572-0871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070462992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205928794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2921-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-155-2026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-1307-2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Gameli Hodoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iq Mead" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesunica Ivey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Owusu Tawiah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Mahajan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116761" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kasongo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kanda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaniki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550567v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-2024-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mangold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hueglin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10145-2023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121805" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni S S Kontkanen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-183-2023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zeineddine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119509" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiatullah Hadiatullah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165466" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrianne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119613" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Marco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcghee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120148" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108248" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04139904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pokorn&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#283;&#382;da Z&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vodi&#269;ka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Lhotka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-5829-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624246v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10040161" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116078" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dusautoir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zarcone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123417" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214194v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cuesta-Mosquera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Pfeifer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2020-344" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975485v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107357" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567678v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hopke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik van Pinxteren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-409-2020" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roig Rodelas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chakraborty" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.035" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567662v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.041" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gar&#231;on" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-Y. Alleman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saleh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108538" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552745v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Saleh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Antherieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sotty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16071210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00172" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567659v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2017.1403008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567661v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02034" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552768v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Hardy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.028" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Joshi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2017.06.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567643v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.165" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567651v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-10291-2017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Leclercq" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yves Alleman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Happillon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.029" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF0WDWQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567655v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21114" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567646v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00050" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6107-2016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567639v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ourrad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b10323" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiu Lun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03708" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567638v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Visez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.11.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND2KX2BP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806184v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canonaco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2555-2015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123092v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Iulian Olariu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arsene" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20934" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0ZKG5FR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567624v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ourrad" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.11.048" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805207v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croteau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5063-2015" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567619v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503572c" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335124v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507180g" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567612v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detournay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wr&#243;blewski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.03.041" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211480x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567601v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirivel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galloo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0AY00677G" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179211v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblanc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567591v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3416-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RDVNGXQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Clark" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Hansen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Ravishankara" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Burkholder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000420" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AECC42A7913F4A78730D288AB39C760BB80B550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567587v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.07.041" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567589v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Roukos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.059" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17WR83P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860662v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.054" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMF35DZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138149v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Stark" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Aldener" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802259z" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6PGZSMRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138146v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gierczak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravishankara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513760h" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7F9373E92BD2DFDA8D8ABF6019B44B65068213E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567027v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2005.09.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C7JL72N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567048v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Nesbitt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Cody" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Dalton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp030469r" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N7KLFKMP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860829v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bras" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b302675b" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE54E7AC4980797C7A255DA86F32F246A523FBAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860842v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0226127" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8X54FLC5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860861v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860852v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860886v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860877v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860900v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860907v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571643v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568816v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatoavina Randrianomenjanahary" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568847v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494158v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568792v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996241v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Katoch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10824" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283973v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283970v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206901v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Dinh Ngoc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Francony" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996245v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Volent" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gunti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15887" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442311v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buisson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993996v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7015" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283967v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206891v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Kanda" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685042v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746960v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587550v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748885v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landry" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cesano" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587557v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742626v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587308v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494749v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199591v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Alhajj Moussa" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270594v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251703v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251725v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez Garcia" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255135v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251695v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255140v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199639v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259199v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Via" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daellenbach" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255406v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199635v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199600v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259203v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255390v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988993v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259200v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255376v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151478v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255403v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255400v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151417v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278099v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151439v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pokorna" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278105v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03270370v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278127v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feron" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fronval" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278116v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255408v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270651v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255413v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278121v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilardoni" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gianelle" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clapier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270602v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clappier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151469v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Escat" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortinovis" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278111v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291178v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144200v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Minguillon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prevot" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249249v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144207v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291163v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397321v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Toubin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Riffault" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11460" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278130v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle." TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito." TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964832v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124315v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Minguill&#243;n" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gilardoni" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964855v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291422v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964837v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144276v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124197v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161228v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237747v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Minguillon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S.H. Prevot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291526v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237750v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124205v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964862v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124183v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123851v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083980v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291570v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Rivellini" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124193v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124181v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour Zeineddine" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964897v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630943v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199674v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amarandei" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Galon" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964808v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146237v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146088v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Miguel Oliveira" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146031v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146951v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122283v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122281v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146092v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291613v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122319v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123766v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122253v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119144v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301240v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Rivellini" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119136v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638973v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146008v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296746v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119138v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119139v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119141v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119133v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597472v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638835v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145822v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119131v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852909v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145960v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119124v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855107v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638762v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597447v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855557v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145595v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145602v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638175v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301264v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855515v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Frohlich" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306159v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118991v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306108v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306133v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865782v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi P&#233;rez" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865789v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305957v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305932v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638059v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862631v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862723v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leb&#232;gue" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125725v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125743v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125715v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863122v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125707v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251664v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251490v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862557v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862574v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125681v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125577v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125628v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229299v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1022026" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862474v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249604v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125622v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251436v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861394v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125553v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mascarte" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862413v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125548v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970451v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125530v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861391v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125522v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125501v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861387v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Burkholder" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243109v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243108v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243106v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243107v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568804v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Massoud" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04974010v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283976v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283974v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. de Brito" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206890v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996236v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dubost" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Faber" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Mhyre" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15633" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255523v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283969v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fomba" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Mothes" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206909v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551556v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Shephard" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059027v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637228v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Such&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourianne" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Filippi" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913471v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04742628v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685056v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747855v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gini" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manousos Manousakas" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Diapouli" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Vratolis" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261973v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146259v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199643v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadnevaite" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Fossum" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199603v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kontkanen" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151481v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151484v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Kontkanen" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255395v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sehier" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steinik" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255380v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973567v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199640v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199637v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pokorn&#225;" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Z&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vodi&#269;ka" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lhotka" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150502v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541028v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151432v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151428v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150384v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251409v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124529v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291300v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124394v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291502v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalfamo" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396705v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291476v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964851v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291513v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124201v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291585v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251329v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964819v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964648v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964880v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124185v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559623v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124125v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147014v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124158v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122279v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146277v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146089v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146992v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278149v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122305v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122277v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Podvin" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964890v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146956v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146953v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122275v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301245v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638947v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122257v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146019v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301242v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122237v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385230v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854282v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119137v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122262v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Li" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122250v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306430v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306429v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119135v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122260v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854286v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597466v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638922v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638194v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119121v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Florea" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prouff" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638895v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638723v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119049v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306162v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638166v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597317v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638747v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118517v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145548v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119034v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852364v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G. Slowik" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118980v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638698v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597320v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597365v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862259v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868521v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251819v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865791v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865728v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306111v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865790v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118494v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130195v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862769v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862761v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255101v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255074v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255091v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255086v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862746v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862757v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255078v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862751v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863121v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251681v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255070v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125696v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251655v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251525v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251644v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125639v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862417v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125582v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251530v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251479v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862441v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251466v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125626v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125590v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861393v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guilloteau" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862378v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125565v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125537v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Renard" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125512v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861390v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861389v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861382v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861381v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861380v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861379v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243105v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306377v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206923v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253358v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Eder Murberg" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Karstens" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206928v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reimann" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pacner" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935126v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206916v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206924v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thouret" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206926v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206929v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Guerrero-Rascado" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253467v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283981v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04210813v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thunis" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pirovano" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242106v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aujay" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meleux" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245017v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242369v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199689v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244937v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Espen Yttri" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Karl" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199683v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199682v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz-Planchon" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244491v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244677v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chatelier" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244444v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244603v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cardenas" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199681v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199680v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199679v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275704v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03125166v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>