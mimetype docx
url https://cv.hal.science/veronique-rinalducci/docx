--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1097,1269 +1097,1269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales. Présentation de l’objet et des résultats 2019-2022 du PCR</w:t>
+                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belmon</w:t>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bompaire</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bernat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Brevet</w:t>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du LA3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04881543v1</w:t>
+                <w:t xml:space="preserve">halshs-04319925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes autour d'un paléochenal du Grand Rhône durant le PAG : Le Bras de Fer (1587-1711) à la croisée des sources historiques et des géosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire l'Histoire des Interactions Climat-Société des Alpes à la Méditerranée. De l'Antiquité à nos jours. Quelles perspectives pour le XXIe siècle ? Workshop en l'hommage à l'Historien Georges Pichard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Maughan, Olivier Bellier, Eric Faure, Nov 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04317092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319925v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résultats 2022 du PCR « Le Minier » Histoire et archéologie des entreprises argentifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kharlanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Mines et Métallurgies en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319922v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04881533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats 2022 du PCR « Le Minier » Histoire et archéologie des entreprises argentifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales. Présentation de l’objet et des résultats 2019-2022 du PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et Métallurgies en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du LA3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04881533v1</w:t>
+                <w:t xml:space="preserve">halshs-04881543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Minier (France, Aveyron) : fouille et dosage géochimique d'ateliers du XIIIe siècle de préparation de minerais argentifères</w:t>
+                <w:t xml:space="preserve">Quantification par télédétection, géophysique et sédimentologie des volumes de débordement au Petit Âge de Glace le long du Bras de Fer, Delta du Rhône, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Laurent</w:t>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la Société française d'étude des mines et de la métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAFEMM, Oct 2022, Lavrion, Grèce</w:t>
+              <w:t xml:space="preserve">18e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF, Sep 2022, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03894515v1</w:t>
+                <w:t xml:space="preserve">halshs-04319936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification par télédétection, géophysique et sédimentologie des volumes de débordement au Petit Âge de Glace le long du Bras de Fer, Delta du Rhône, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kharlanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF, Sep 2022, Brest (France), France</w:t>
+              <w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319936v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03894480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Le Minier (France, Aveyron) : fouille et dosage géochimique d'ateliers de préparation du minerai du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t>
+              <w:t xml:space="preserve">rencontre annuelle de la Société Archéologique française d’Etude des Mines et de la Métallurgie (SAFEMM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03894480v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04881552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Minier (France, Aveyron) : fouille et dosage géochimique d'ateliers de préparation du minerai du XIIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Le Minier (France, Aveyron) : fouille et dosage géochimique d'ateliers du XIIIe siècle de préparation de minerais argentifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rencontre annuelle de la Société Archéologique française d’Etude des Mines et de la Métallurgie (SAFEMM) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la Société française d'étude des mines et de la métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAFEMM, Oct 2022, Lavrion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04881552v1</w:t>
+                <w:t xml:space="preserve">halshs-03894515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouiller les encyclopédistes : transfert de modèles aux Antilles françaises</w:t>
               </w:r>
@@ -2754,90 +2754,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t>
@@ -3111,463 +3111,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les-Baux-de-Provence, Les Bringasses</w:t>
+                <w:t xml:space="preserve">Fontvieille, castrum du Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, bilan 2017, pp.113-114</w:t>
+              <w:t xml:space="preserve">, 2018, bilan 2017, pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050789v1</w:t>
+                <w:t xml:space="preserve">halshs-02050788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontvieille, castrum du Montpaon</w:t>
+                <w:t xml:space="preserve">Les-Baux-de-Provence, Les Bringasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, bilan 2017, pp.120-122</w:t>
+              <w:t xml:space="preserve">, 2018, bilan 2017, pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050788v1</w:t>
+                <w:t xml:space="preserve">halshs-02050789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontvieille : Castrum de Montpaon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Baux-de-Provence, Fontvieille, Saint-Etienne-du-Grès, Tarascon : le territoire du Montpaon et ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, bilan 2014, pp.116-117</w:t>
+              <w:t xml:space="preserve">, 2015, bilan 2014, pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01180049v1</w:t>
+                <w:t xml:space="preserve">halshs-01180044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Baux-de-Provence, Fontvieille, Saint-Etienne-du-Grès, Tarascon : le territoire du Montpaon et ses marges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône). Castrum de Montpaon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01180044v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône). Castrum de Montpaon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fontvieille : Castrum de Montpaon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2014, pp.116-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.7799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01589150v1</w:t>
+                <w:t xml:space="preserve">halshs-01180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille : Castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,51 +3631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille : Prieuré Saint-Peyre d'Entremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3713,51 +3713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille : Castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône). Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Céramique coloniale, analyse du bâti à la poterie Fidelin de Terre-de-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,277 +4354,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniane : Ancienne abbaye Saint-Sauveur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clement</w:t>
+                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bilan 2011, pp.108-112</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, bilan 2011, pp.126-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461257v1</w:t>
+                <w:t xml:space="preserve">halshs-00816347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+                <w:t xml:space="preserve">Aniane : Ancienne abbaye Saint-Sauveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, bilan 2011, pp.126-127</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bilan 2011, pp.108-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00816347v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille, castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône). Castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,51 +4939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône), castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,562 +5201,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berre-l'Étang et Velaux : Tracé linéaire de la tranche 1 de la RD 10 [Notice]</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence : Luynes, Chemin départemental 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.173-177</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, bilan 2006, pp.108-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520435v1</w:t>
+                <w:t xml:space="preserve">halshs-00545710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence : Luynes, Chemin départemental 7</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence. Rue des Boeufs (8) [notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, bilan 2006, pp.108-111</w:t>
+              <w:t xml:space="preserve"> Annuaire des opérations de terrain en milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, bilan 2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545710v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence. Rue des Boeufs (8) [notice]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marignane, Zac des Florides [Notice]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Annuaire des opérations de terrain en milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, bilan 2006, pp.27</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461308v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marignane, Zac des Florides [Notice]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marseille : 25, rue Thubaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, p. 142</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bilan 2006, pp.146-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520508v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille : 25, rue Thubaneau</w:t>
+                <w:t xml:space="preserve">Marseille. Rue Thubaneau (25) [notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bilan 2006, pp.146-147</w:t>
+              <w:t xml:space="preserve"> Annuaire des opérations de terrain en milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, annuaire 2006, pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545712v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille. Rue Thubaneau (25) [notice]</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence, rue des Bœufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Annuaire des opérations de terrain en milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, annuaire 2006, pp.85-86</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, bilan 2006, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545714v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence, rue des Bœufs</w:t>
+                <w:t xml:space="preserve">Berre-l'Étang et Velaux : Tracé linéaire de la tranche 1 de la RD 10 [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, bilan 2006, pp.112-113</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545711v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fare-les-Oliviers, le Castellas</w:t>
               </w:r>
@@ -6245,165 +6245,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00545690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décor lapidaire en molasse de Ganagobie</w:t>
+                <w:t xml:space="preserve">Le cimetière rupestre au nord-est de l'église (XIe-XIIe s.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpes de Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 120-121, pp.204-207</w:t>
+              <w:t xml:space="preserve">, 1996, 120-121, pp.218-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00545677v1</w:t>
+                <w:t xml:space="preserve">halshs-00545678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière rupestre au nord-est de l'église (XIe-XIIe s.).</w:t>
+                <w:t xml:space="preserve">Décor lapidaire en molasse de Ganagobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpes de Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 120-121, pp.218-219</w:t>
+              <w:t xml:space="preserve">, 1996, 120-121, pp.204-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00545678v1</w:t>
+                <w:t xml:space="preserve">halshs-00545677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganagobie, cimetière</w:t>
               </w:r>
@@ -6717,1472 +6717,1472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administrer</w:t>
+                <w:t xml:space="preserve">Temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461972v1</w:t>
+                <w:t xml:space="preserve">halshs-02461968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peregrinus</w:t>
+                <w:t xml:space="preserve">Féodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461985v1</w:t>
+                <w:t xml:space="preserve">halshs-02463271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbegal</w:t>
+                <w:t xml:space="preserve">Castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461961v1</w:t>
+                <w:t xml:space="preserve">halshs-02463268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamies, masques, Tarasque...</w:t>
+                <w:t xml:space="preserve">Lamies, masques, tarasque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03616992v1</w:t>
+                <w:t xml:space="preserve">halshs-02463287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assièger : le siège des Baux de la fin du XIVe siècle, les bastides de guerre des Bringasses et de Costapera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siensa d’atermenar : traité de bornage, Bertrand Boysset (v. 1355-v. 1416)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461990v1</w:t>
+                <w:t xml:space="preserve">halshs-02461970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour de Trinquetaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’or blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigaud Philippe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461997v1</w:t>
+                <w:t xml:space="preserve">halshs-02461981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féodalité</w:t>
+                <w:t xml:space="preserve">Ecclesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02463271v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assièger : le siège des Baux de la fin du XIVe siècle, les bastides de guerre des Bringasses et de Costapera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigaud Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02463268v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps de guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tour de Trinquetaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigaud Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461968v1</w:t>
+                <w:t xml:space="preserve">halshs-02461997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamies, masques, tarasque</w:t>
+                <w:t xml:space="preserve">La tour des Abbés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463287v1</w:t>
+                <w:t xml:space="preserve">halshs-02461960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or blanc</w:t>
+                <w:t xml:space="preserve">Costapera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461981v1</w:t>
+                <w:t xml:space="preserve">halshs-02461967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siensa d’atermenar : traité de bornage, Bertrand Boysset (v. 1355-v. 1416)</w:t>
+                <w:t xml:space="preserve">... Forteresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461970v1</w:t>
+                <w:t xml:space="preserve">halshs-02463278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecclesia</w:t>
+                <w:t xml:space="preserve">Castelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461983v1</w:t>
+                <w:t xml:space="preserve">halshs-02463270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costapera</w:t>
+                <w:t xml:space="preserve">Résidences et...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461967v1</w:t>
+                <w:t xml:space="preserve">halshs-02463274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidences et...</w:t>
+                <w:t xml:space="preserve">Gouverner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463274v1</w:t>
+                <w:t xml:space="preserve">halshs-02463264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castelet</w:t>
+                <w:t xml:space="preserve">Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463270v1</w:t>
+                <w:t xml:space="preserve">halshs-02461987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">... Forteresses</w:t>
+                <w:t xml:space="preserve">La bastide siège des Bringasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02463278v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tour des Abbés</w:t>
+                <w:t xml:space="preserve">Peregrinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461960v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner</w:t>
+                <w:t xml:space="preserve">Administrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02463264v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles</w:t>
+                <w:t xml:space="preserve">Barbegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Long</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461987v1</w:t>
+                <w:t xml:space="preserve">halshs-02461961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bastide siège des Bringasses</w:t>
+                <w:t xml:space="preserve">Lamies, masques, Tarasque...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461962v1</w:t>
+                <w:t xml:space="preserve">halshs-03616992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opération archéologique des Thermes Sextius-XII, un puits du Ier s. avant J.-C</w:t>
               </w:r>
@@ -8262,90 +8262,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharlanova Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8380,90 +8380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier : sondages programmés 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8502,103 +8502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française de Rome; LA3M - UMR7298 AMU-CNRS. 2021, 186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8624,77 +8624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,320 +8911,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire de Montpaon et ses marges, Bouches-du-Rhône (Arles, Les Baux-de-Provence, Fontvieille, Maussane-les-Alpilles, Paradou, Tarascon)</w:t>
+                <w:t xml:space="preserve">Territoire de Montpaon et marges, Bouches-du-Rhône (Les Baux-de-Provence, Fontvieille, Tarascon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2015, 116 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2015, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01387846v1</w:t>
+                <w:t xml:space="preserve">halshs-01180046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire de Montpaon et marges, Bouches-du-Rhône (Les Baux-de-Provence, Fontvieille, Tarascon)</w:t>
+                <w:t xml:space="preserve">Étude préliminaire des bâtiments mauristes : cloître et 1er étage de l'aile ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2015, pp.123-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Beaucourt</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-01180046v1</w:t>
+                <w:t xml:space="preserve">halshs-01180045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire des bâtiments mauristes : cloître et 1er étage de l'aile ouest</w:t>
+                <w:t xml:space="preserve">Territoire de Montpaon et ses marges, Bouches-du-Rhône (Arles, Les Baux-de-Provence, Fontvieille, Maussane-les-Alpilles, Paradou, Tarascon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2015, pp.123-139</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2015, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01180045v1</w:t>
+                <w:t xml:space="preserve">halshs-01387846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9257,447 +9257,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniane (34), ancienne abbaye : nouvelles recherches archéologiques (Cour du Cloître, galerie Nord et Rue du Théron), Rapport de fouille programmée 2012 (Inédit de 277p. 137 ill.)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                <w:t xml:space="preserve">Territoire du Montpaon, Bouches-du-Rhône (Fontvieille, Tarascon, Saint-Étienne-du-Grès)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2013, 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824025v1</w:t>
+                <w:t xml:space="preserve">halshs-00976985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire du Montpaon, Bouches-du-Rhône (Fontvieille, Tarascon, Saint-Étienne-du-Grès)</w:t>
+                <w:t xml:space="preserve">Saint-Peyre d’Entremont : Rapport de fouille 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2013, 178 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2013, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976985v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Peyre d’Entremont : Rapport de fouille 2013</w:t>
+                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) :Rapport de fouille programmée 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2013, 69 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2013, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00977012v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) :Rapport de fouille programmée 2013</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémence Beaucourt</w:t>
+                <w:t xml:space="preserve">Aniane (34), ancienne abbaye : nouvelles recherches archéologiques (Cour du Cloître, galerie Nord et Rue du Théron), Rapport de fouille programmée 2012 (Inédit de 277p. 137 ill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Venot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2013, 110 p</w:t>
+                <w:t xml:space="preserve">. Dir.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00977004v1</w:t>
+                <w:t xml:space="preserve">halshs-00824025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Quille (Le Puy-Sainte-Réparade, Bouches-du-Rhône)</w:t>
               </w:r>
@@ -9782,914 +9782,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00982217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Aniane : pavillon sud de l'aile occidentale du cloître (Hérault, Aniane). Étude de bâti de la façade ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : Rapport de fouille programmée 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2012, 63 p</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2012, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976967v1</w:t>
+                <w:t xml:space="preserve">halshs-00816847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Peyre d'Entremont : Rapport de fouille programmée 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+                <w:t xml:space="preserve">Galerie Nord du cloître (Zone 22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In, SCHNEIDER (L). dir. — Nouvelles recherches archéologiques sur l'abbaye d'Aniane (Hérault) : Fouilles de la cour du cloître. Rapport final d’opération, SRA Languedoc-Roussillon (Montpellier). 2012, pp.203-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariacristina Varano</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00816850v1</w:t>
+                <w:t xml:space="preserve">halshs-02461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerie Nord du cloître (Zone 22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ollivier</w:t>
+                <w:t xml:space="preserve">Saint-Peyre d'Entremont : Rapport de fouille programmée 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In, SCHNEIDER (L). dir. — Nouvelles recherches archéologiques sur l'abbaye d'Aniane (Hérault) : Fouilles de la cour du cloître. Rapport final d’opération, SRA Languedoc-Roussillon (Montpellier). 2012, pp.203-260</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacristina Varano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2012, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461925v1</w:t>
+                <w:t xml:space="preserve">halshs-00816850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : Rapport de fouille programmée 2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abbaye d'Aniane : pavillon sud de l'aile occidentale du cloître (Hérault, Aniane). Étude de bâti de la façade ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2012, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Chabrier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00816847v1</w:t>
+                <w:t xml:space="preserve">halshs-00976967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye Saint-Sauveur d’Aniane (Hérault). Volume 3, Etat des lieux documentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aniane (Hérault), ancienne abbaye : nouvelles recherches archéologiques : Rapport de fouille programmée 2011 - Phase d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gadrat</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M; Ministère de la Culture, Direction Régionale des Monuments Historiques, Communauté de communes Vallée de l’Hérault, Région Languedoc-Roussillon, Département de l’Hérault. 2011, 118 p</w:t>
+                <w:t xml:space="preserve">Clément Venco-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M-CNRS/Aix-Marseille Université; Communauté de Communes Vallée de l'Hérault; MCC DRAC Languedoc-Roussillon (CRMH/SRA); Région Languedoc-Roussillon; Département de l'Hérault. 2011, 3 vol. (416 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00737387v1</w:t>
+                <w:t xml:space="preserve">halshs-00813590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniane (Hérault), ancienne abbaye : nouvelles recherches archéologiques : Rapport de fouille programmée 2011 - Phase d’évaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clement</w:t>
+                <w:t xml:space="preserve">Abbaye Saint-Sauveur d’Aniane (Hérault). Volume 3, Etat des lieux documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M-CNRS/Aix-Marseille Université; Communauté de Communes Vallée de l'Hérault; MCC DRAC Languedoc-Roussillon (CRMH/SRA); Région Languedoc-Roussillon; Département de l'Hérault. 2011, 3 vol. (416 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M; Ministère de la Culture, Direction Régionale des Monuments Historiques, Communauté de communes Vallée de l’Hérault, Région Languedoc-Roussillon, Département de l’Hérault. 2011, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00813590v1</w:t>
+                <w:t xml:space="preserve">halshs-00737387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : Rapport de fouille programmée 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe; LAMM. 2011, 80 p</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2011, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00661564v1</w:t>
+                <w:t xml:space="preserve">halshs-01387811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : Rapport de fouille programmée 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2011, 142 p</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe; LAMM. 2011, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01387811v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône). Rapport Final d'Opération 2010, 2 vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10728,51 +10728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castrum de Montpaon (Fontvieille) : Rapport Intermédiaire d’Opération, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10859,51 +10859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du bâti à la poterie Fidelin de Terre-de-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10945,804 +10945,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bastide neuve à Velaux (Bouches-du-Rhône)</w:t>
+                <w:t xml:space="preserve">RD10 (tranche 1), à Berre-L'Etang et Velaux (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lang-Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération diagnostic, SRA PACA; INRAP. 2008, 72 p</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence; INRAP. 2008, 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520519v1</w:t>
+                <w:t xml:space="preserve">halshs-00520517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RD10 (tranche 1), à Berre-L'Etang et Velaux (Bouches-du-Rhône)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Florides à Marignane et Gignac-la-Nerthe (Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lang-Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2008, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richier</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520517v1</w:t>
+                <w:t xml:space="preserve">halshs-00520516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Florides à Marignane et Gignac-la-Nerthe (Bouches-du-Rhône)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Groscaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LAMM. 2008, pp.2 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Robet-Belarbi</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520516v1</w:t>
+                <w:t xml:space="preserve">halshs-00519910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Bastide neuve à Velaux (Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération diagnostic, SRA PACA; INRAP. 2008, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Groscaux</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519910v1</w:t>
+                <w:t xml:space="preserve">halshs-00520519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemin départemental n° 7 à Aix-en-Provence (Luynes – Bouches-du-Rhône).</w:t>
+                <w:t xml:space="preserve">25, rue Thubaneau à Marseille (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2006, 85 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2006, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520446v1</w:t>
+                <w:t xml:space="preserve">halshs-00523157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue des Boeufs à Aix-en-Provence (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jorda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Gueriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d’opération de diagnostic archéologique, INRAP. 2006, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25, rue Thubaneau à Marseille (Bouches-du-Rhône)</w:t>
+                <w:t xml:space="preserve">Chemin départemental n° 7 à Aix-en-Provence (Luynes – Bouches-du-Rhône).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2006, 45 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2006, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00523157v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille, Rue Sainte, rue du Commandant Lamy</w:t>
               </w:r>
@@ -11814,172 +11814,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00545708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan topographique raisonné : l'ancien castrum de Gignac sur la commune du Rove (B.-du-R.)</w:t>
+                <w:t xml:space="preserve">La Fare-les-Oliviers, le Castellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Etude topographique documentaire, SRA PACA, Aix-en-Provence; INRAP. 2004, 49 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DFS de fouille programmée, SRA PACA. 2004, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00545706v1</w:t>
+                <w:t xml:space="preserve">halshs-00545703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fare-les-Oliviers, le Castellas</w:t>
+                <w:t xml:space="preserve">Plan topographique raisonné : l'ancien castrum de Gignac sur la commune du Rove (B.-du-R.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DFS de fouille programmée, SRA PACA. 2004, 56 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Etude topographique documentaire, SRA PACA, Aix-en-Provence; INRAP. 2004, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545703v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fare-les-Oliviers, le Castellas</w:t>
               </w:r>
@@ -12556,51 +12556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30B43ED2"/>
+    <w:nsid w:val="304B590B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12787,51 +12787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-rinalducci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4925-2204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Manzanares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Philippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461983v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123106v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gal&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180048v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dir." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977012v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977004v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461925v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gadrat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Venco-Sala&#252;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520517v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robet-Belarbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasselin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523157v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545703v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgarel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-rinalducci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4925-2204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Manzanares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Philippe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123106v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gal&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180048v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dir." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461925v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Venco-Sala&#252;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gadrat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387811v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robet-Belarbi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasselin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgarel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>