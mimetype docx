--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -1097,1269 +1097,1269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
+                <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales. Présentation de l’objet et des résultats 2019-2022 du PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+                <w:t xml:space="preserve">Alain Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du LA3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319925v1</w:t>
+                <w:t xml:space="preserve">halshs-04881543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes autour d'un paléochenal du Grand Rhône durant le PAG : Le Bras de Fer (1587-1711) à la croisée des sources historiques et des géosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrire l'Histoire des Interactions Climat-Société des Alpes à la Méditerranée. De l'Antiquité à nos jours. Quelles perspectives pour le XXIe siècle ? Workshop en l'hommage à l'Historien Georges Pichard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Maughan, Olivier Bellier, Eric Faure, Nov 2023, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04317092v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches récentes autour d'un paléochenal du Grand Rhône durant le PAG : Le Bras de Fer (1587-1711) à la croisée des sources historiques et des géosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
+              <w:t xml:space="preserve">Ecrire l'Histoire des Interactions Climat-Société des Alpes à la Méditerranée. De l'Antiquité à nos jours. Quelles perspectives pour le XXIe siècle ? Workshop en l'hommage à l'Historien Georges Pichard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Maughan, Olivier Bellier, Eric Faure, Nov 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319917v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319922v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats 2022 du PCR « Le Minier » Histoire et archéologie des entreprises argentifères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucille Brevet</w:t>
+                <w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et Métallurgies en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04881533v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales. Présentation de l’objet et des résultats 2019-2022 du PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Résultats 2022 du PCR « Le Minier » Histoire et archéologie des entreprises argentifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du LA3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Mines et Métallurgies en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04881543v1</w:t>
+                <w:t xml:space="preserve">halshs-04881533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification par télédétection, géophysique et sédimentologie des volumes de débordement au Petit Âge de Glace le long du Bras de Fer, Delta du Rhône, France</w:t>
+                <w:t xml:space="preserve">Le Minier (France, Aveyron) : fouille et dosage géochimique d'ateliers du XIIIe siècle de préparation de minerais argentifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kharlanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF, Sep 2022, Brest (France), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la Société française d'étude des mines et de la métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAFEMM, Oct 2022, Lavrion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319936v1</w:t>
+                <w:t xml:space="preserve">halshs-03894515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucille Brevet</w:t>
+                <w:t xml:space="preserve">Quantification par télédétection, géophysique et sédimentologie des volumes de débordement au Petit Âge de Glace le long du Bras de Fer, Delta du Rhône, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t>
+              <w:t xml:space="preserve">18e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF, Sep 2022, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03894480v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier (France, Aveyron) : fouille et dosage géochimique d'ateliers de préparation du minerai du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontre annuelle de la Société Archéologique française d’Etude des Mines et de la Métallurgie (SAFEMM) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04881552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Minier (France, Aveyron) : fouille et dosage géochimique d'ateliers du XIIIe siècle de préparation de minerais argentifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la Société française d'étude des mines et de la métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAFEMM, Oct 2022, Lavrion, Grèce</w:t>
+              <w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03894515v1</w:t>
+                <w:t xml:space="preserve">halshs-03894480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouiller les encyclopédistes : transfert de modèles aux Antilles françaises</w:t>
               </w:r>
@@ -2754,90 +2754,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t>
@@ -3111,463 +3111,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontvieille, castrum du Montpaon</w:t>
+                <w:t xml:space="preserve">Les-Baux-de-Provence, Les Bringasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, bilan 2017, pp.120-122</w:t>
+              <w:t xml:space="preserve">, 2018, bilan 2017, pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050788v1</w:t>
+                <w:t xml:space="preserve">halshs-02050789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les-Baux-de-Provence, Les Bringasses</w:t>
+                <w:t xml:space="preserve">Fontvieille, castrum du Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, bilan 2017, pp.113-114</w:t>
+              <w:t xml:space="preserve">, 2018, bilan 2017, pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050789v1</w:t>
+                <w:t xml:space="preserve">halshs-02050788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Baux-de-Provence, Fontvieille, Saint-Etienne-du-Grès, Tarascon : le territoire du Montpaon et ses marges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fontvieille : Castrum de Montpaon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, bilan 2014, pp.151-152</w:t>
+              <w:t xml:space="preserve">, 2015, bilan 2014, pp.116-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01180044v1</w:t>
+                <w:t xml:space="preserve">halshs-01180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône). Castrum de Montpaon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Baux-de-Provence, Fontvieille, Saint-Etienne-du-Grès, Tarascon : le territoire du Montpaon et ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2014, pp.151-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01589150v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01180044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontvieille : Castrum de Montpaon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône). Castrum de Montpaon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01180049v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille : Castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,51 +3631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille : Prieuré Saint-Peyre d'Entremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3713,51 +3713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille : Castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône). Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Céramique coloniale, analyse du bâti à la poterie Fidelin de Terre-de-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,51 +4360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,51 +4580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille, castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône). Castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,51 +4939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône), castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,562 +5201,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence : Luynes, Chemin départemental 7</w:t>
+                <w:t xml:space="preserve">Berre-l'Étang et Velaux : Tracé linéaire de la tranche 1 de la RD 10 [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, bilan 2006, pp.108-111</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00545710v1</w:t>
+                <w:t xml:space="preserve">halshs-00520435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence. Rue des Boeufs (8) [notice]</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence : Luynes, Chemin départemental 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Annuaire des opérations de terrain en milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, bilan 2006, pp.27</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, bilan 2006, pp.108-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461308v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marignane, Zac des Florides [Notice]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aix-en-Provence. Rue des Boeufs (8) [notice]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, p. 142</w:t>
+              <w:t xml:space="preserve"> Annuaire des opérations de terrain en milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, bilan 2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520508v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille : 25, rue Thubaneau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marignane, Zac des Florides [Notice]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bilan 2006, pp.146-147</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545712v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille. Rue Thubaneau (25) [notice]</w:t>
+                <w:t xml:space="preserve">Marseille : 25, rue Thubaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Annuaire des opérations de terrain en milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, annuaire 2006, pp.85-86</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bilan 2006, pp.146-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545714v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence, rue des Bœufs</w:t>
+                <w:t xml:space="preserve">Marseille. Rue Thubaneau (25) [notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, bilan 2006, pp.112-113</w:t>
+              <w:t xml:space="preserve"> Annuaire des opérations de terrain en milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, annuaire 2006, pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545711v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berre-l'Étang et Velaux : Tracé linéaire de la tranche 1 de la RD 10 [Notice]</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence, rue des Bœufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.173-177</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, bilan 2006, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520435v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fare-les-Oliviers, le Castellas</w:t>
               </w:r>
@@ -6245,165 +6245,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00545690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière rupestre au nord-est de l'église (XIe-XIIe s.).</w:t>
+                <w:t xml:space="preserve">Décor lapidaire en molasse de Ganagobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpes de Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 120-121, pp.218-219</w:t>
+              <w:t xml:space="preserve">, 1996, 120-121, pp.204-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00545678v1</w:t>
+                <w:t xml:space="preserve">halshs-00545677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décor lapidaire en molasse de Ganagobie</w:t>
+                <w:t xml:space="preserve">Le cimetière rupestre au nord-est de l'église (XIe-XIIe s.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpes de Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 120-121, pp.204-207</w:t>
+              <w:t xml:space="preserve">, 1996, 120-121, pp.218-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00545677v1</w:t>
+                <w:t xml:space="preserve">halshs-00545678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganagobie, cimetière</w:t>
               </w:r>
@@ -6717,1472 +6717,1472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps de guerre</w:t>
+                <w:t xml:space="preserve">Administrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461968v1</w:t>
+                <w:t xml:space="preserve">halshs-02461972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féodalité</w:t>
+                <w:t xml:space="preserve">Peregrinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463271v1</w:t>
+                <w:t xml:space="preserve">halshs-02461985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon</w:t>
+                <w:t xml:space="preserve">Barbegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463268v1</w:t>
+                <w:t xml:space="preserve">halshs-02461961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamies, masques, tarasque</w:t>
+                <w:t xml:space="preserve">Lamies, masques, Tarasque...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463287v1</w:t>
+                <w:t xml:space="preserve">halshs-03616992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siensa d’atermenar : traité de bornage, Bertrand Boysset (v. 1355-v. 1416)</w:t>
+                <w:t xml:space="preserve">Temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461970v1</w:t>
+                <w:t xml:space="preserve">halshs-02461968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or blanc</w:t>
+                <w:t xml:space="preserve">Féodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461981v1</w:t>
+                <w:t xml:space="preserve">halshs-02463271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecclesia</w:t>
+                <w:t xml:space="preserve">Castrum de Montpaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461983v1</w:t>
+                <w:t xml:space="preserve">halshs-02463268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assièger : le siège des Baux de la fin du XIVe siècle, les bastides de guerre des Bringasses et de Costapera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamies, masques, tarasque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461990v1</w:t>
+                <w:t xml:space="preserve">halshs-02463287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour de Trinquetaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’or blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigaud Philippe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461997v1</w:t>
+                <w:t xml:space="preserve">halshs-02461981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tour des Abbés</w:t>
+                <w:t xml:space="preserve">Siensa d’atermenar : traité de bornage, Bertrand Boysset (v. 1355-v. 1416)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461960v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costapera</w:t>
+                <w:t xml:space="preserve">Ecclesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461967v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">... Forteresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assièger : le siège des Baux de la fin du XIVe siècle, les bastides de guerre des Bringasses et de Costapera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigaud Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02463278v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castelet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tour de Trinquetaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigaud Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463270v1</w:t>
+                <w:t xml:space="preserve">halshs-02461997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidences et...</w:t>
+                <w:t xml:space="preserve">La tour des Abbés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463274v1</w:t>
+                <w:t xml:space="preserve">halshs-02461960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner</w:t>
+                <w:t xml:space="preserve">Costapera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463264v1</w:t>
+                <w:t xml:space="preserve">halshs-02461967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles</w:t>
+                <w:t xml:space="preserve">Castelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Long</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461987v1</w:t>
+                <w:t xml:space="preserve">halshs-02463270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bastide siège des Bringasses</w:t>
+                <w:t xml:space="preserve">... Forteresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461962v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02463278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peregrinus</w:t>
+                <w:t xml:space="preserve">Résidences et...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461985v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02463274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administrer</w:t>
+                <w:t xml:space="preserve">Gouverner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461972v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02463264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbegal</w:t>
+                <w:t xml:space="preserve">Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Long</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461961v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamies, masques, Tarasque...</w:t>
+                <w:t xml:space="preserve">La bastide siège des Bringasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03616992v1</w:t>
+                <w:t xml:space="preserve">halshs-02461962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opération archéologique des Thermes Sextius-XII, un puits du Ier s. avant J.-C</w:t>
               </w:r>
@@ -8262,90 +8262,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharlanova Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8380,90 +8380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier : sondages programmés 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8502,103 +8502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française de Rome; LA3M - UMR7298 AMU-CNRS. 2021, 186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8624,77 +8624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,320 +8911,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire de Montpaon et marges, Bouches-du-Rhône (Les Baux-de-Provence, Fontvieille, Tarascon)</w:t>
+                <w:t xml:space="preserve">Territoire de Montpaon et ses marges, Bouches-du-Rhône (Arles, Les Baux-de-Provence, Fontvieille, Maussane-les-Alpilles, Paradou, Tarascon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2015, 100 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2015, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01180046v1</w:t>
+                <w:t xml:space="preserve">halshs-01387846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire des bâtiments mauristes : cloître et 1er étage de l'aile ouest</w:t>
+                <w:t xml:space="preserve">Territoire de Montpaon et marges, Bouches-du-Rhône (Les Baux-de-Provence, Fontvieille, Tarascon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2015, pp.123-139</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2015, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01180045v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01180046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire de Montpaon et ses marges, Bouches-du-Rhône (Arles, Les Baux-de-Provence, Fontvieille, Maussane-les-Alpilles, Paradou, Tarascon)</w:t>
+                <w:t xml:space="preserve">Étude préliminaire des bâtiments mauristes : cloître et 1er étage de l'aile ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2015, 116 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2015, pp.123-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01387846v1</w:t>
+                <w:t xml:space="preserve">halshs-01180045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9276,51 +9276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire du Montpaon, Bouches-du-Rhône (Fontvieille, Tarascon, Saint-Étienne-du-Grès)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9368,51 +9368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Peyre d’Entremont : Rapport de fouille 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9460,77 +9460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) :Rapport de fouille programmée 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9788,51 +9788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : Rapport de fouille programmée 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9998,90 +9998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Peyre d'Entremont : Rapport de fouille programmée 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10390,267 +10390,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : Rapport de fouille programmée 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2011, 142 p</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe; LAMM. 2011, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01387811v1</w:t>
+                <w:t xml:space="preserve">halshs-00661564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : Rapport de fouille programmée 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2011, 142 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00661564v1</w:t>
+                <w:t xml:space="preserve">halshs-01387811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône). Rapport Final d'Opération 2010, 2 vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10728,51 +10728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castrum de Montpaon (Fontvieille) : Rapport Intermédiaire d’Opération, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10859,51 +10859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du bâti à la poterie Fidelin de Terre-de-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10945,742 +10945,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RD10 (tranche 1), à Berre-L'Etang et Velaux (Bouches-du-Rhône)</w:t>
+                <w:t xml:space="preserve">La Bastide neuve à Velaux (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lang-Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence; INRAP. 2008, 208 p</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération diagnostic, SRA PACA; INRAP. 2008, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520517v1</w:t>
+                <w:t xml:space="preserve">halshs-00520519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Florides à Marignane et Gignac-la-Nerthe (Bouches-du-Rhône)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RD10 (tranche 1), à Berre-L'Etang et Velaux (Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lang-Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Robet-Belarbi</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2008, 80 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence; INRAP. 2008, 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520516v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Groscaux</w:t>
+                <w:t xml:space="preserve">Les Florides à Marignane et Gignac-la-Nerthe (Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LAMM. 2008, pp.2 vol</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2008, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519910v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bastide neuve à Velaux (Bouches-du-Rhône)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération diagnostic, SRA PACA; INRAP. 2008, 72 p</w:t>
+                <w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Groscaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LAMM. 2008, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520519v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25, rue Thubaneau à Marseille (Bouches-du-Rhône)</w:t>
+                <w:t xml:space="preserve">Rue des Boeufs à Aix-en-Provence (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2006, 45 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gueriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d’opération de diagnostic archéologique, INRAP. 2006, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523157v1</w:t>
+                <w:t xml:space="preserve">halshs-00520452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rue des Boeufs à Aix-en-Provence (Bouches-du-Rhône)</w:t>
+                <w:t xml:space="preserve">25, rue Thubaneau à Marseille (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2006, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gueriel</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520452v1</w:t>
+                <w:t xml:space="preserve">halshs-00523157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemin départemental n° 7 à Aix-en-Provence (Luynes – Bouches-du-Rhône).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11814,172 +11814,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00545708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fare-les-Oliviers, le Castellas</w:t>
+                <w:t xml:space="preserve">Plan topographique raisonné : l'ancien castrum de Gignac sur la commune du Rove (B.-du-R.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DFS de fouille programmée, SRA PACA. 2004, 56 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Etude topographique documentaire, SRA PACA, Aix-en-Provence; INRAP. 2004, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00545703v1</w:t>
+                <w:t xml:space="preserve">halshs-00545706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan topographique raisonné : l'ancien castrum de Gignac sur la commune du Rove (B.-du-R.)</w:t>
+                <w:t xml:space="preserve">La Fare-les-Oliviers, le Castellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DFS de fouille programmée, SRA PACA. 2004, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabry</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545706v1</w:t>
+                <w:t xml:space="preserve">halshs-00545703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fare-les-Oliviers, le Castellas</w:t>
               </w:r>
@@ -12556,51 +12556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="304B590B"/>
+    <w:nsid w:val="464A7314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12787,51 +12787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-rinalducci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4925-2204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Manzanares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Philippe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123106v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gal&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180048v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dir." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461925v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Venco-Sala&#252;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gadrat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387811v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robet-Belarbi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasselin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgarel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-rinalducci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4925-2204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Manzanares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461970v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461967v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123106v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gal&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180048v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dir." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461925v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Venco-Sala&#252;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gadrat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520517v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robet-Belarbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasselin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545703v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgarel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>