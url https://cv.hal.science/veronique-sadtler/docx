--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -492,39 +492,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>veronique sadtler</dc:title>
+  <dc:title>Véronique Sadtler</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>