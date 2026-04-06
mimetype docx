--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1251,948 +1251,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the syntheses on definition, theory, and methods conducted by the Response Shift – in Sync Working Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Differential Item Functioning Jeopardize the Comparability of Health-Related Quality of Life Assessment Between Patients and Proxies in Patients with Moderate-to-Severe Traumatic Brain Injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam a G Sprangers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tolulope Sajobi</w:t>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-023-03347-8⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.339-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-023-01705-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792913v1</w:t>
+                <w:t xml:space="preserve">hal-04113230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Differential Item Functioning Jeopardize the Comparability of Health-Related Quality of Life Assessment Between Patients and Proxies in Patients with Moderate-to-Severe Traumatic Brain Injury?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Implications of the syntheses on definition, theory, and methods conducted by the Response Shift – in Sync Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam a G Sprangers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sawatzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Jan R Böhnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolulope Sajobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (2), pp.339-47. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.2165-2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12028-023-01705-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-023-03347-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113230v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between health-related quality-of-life and functional outcome 6 months after moderate to severe TBI.</w:t>
+                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chopin</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pierre Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoanna Morato</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04077214v1</w:t>
+                <w:t xml:space="preserve">hal-04030560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1191107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030560v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">Relationship between health-related quality-of-life and functional outcome 6 months after moderate to severe TBI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoanna Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1191107. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (5), pp.101715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346637v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04077214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon gamma-1b for the prevention of hospital-acquired pneumonia in critically ill patients: a phase 2, placebo-controlled randomized clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Anxiety and depression symptoms in relatives of moderate-to-severe traumatic brain injury survivors — A multicentre cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Francois</w:t>
+                <w:t xml:space="preserve">Jean Denis Moyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (5), pp.530-544. </w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.101232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-023-07065-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2023.101232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769433v1</w:t>
+                <w:t xml:space="preserve">hal-04142262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety and depression symptoms in relatives of moderate-to-severe traumatic brain injury survivors — A multicentre cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Chopin</w:t>
+                <w:t xml:space="preserve">Interferon gamma-1b for the prevention of hospital-acquired pneumonia in critically ill patients: a phase 2, placebo-controlled randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Denis Moyer</w:t>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (5), pp.101232. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (5), pp.530-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2023.101232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-023-07065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142262v1</w:t>
+                <w:t xml:space="preserve">hal-04769433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a Rasch-based method for group comparisons of longitudinal change and response shift at the item level in PRO data: a simulation study</w:t>
               </w:r>
@@ -2674,1191 +2674,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of targeted hypothermia in expanded-criteria organ donors on recipient kidney-graft function: study protocol for a multicentre randomised controlled trial (HYPOREME)</w:t>
+                <w:t xml:space="preserve">Modeling repeated self-reported outcome data: A continuous-time longitudinal Item Response Theory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Brulé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Péré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviane Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052845⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509001v1</w:t>
+                <w:t xml:space="preserve">hal-03942371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent theta burst stimulation (iTBS) versus 10-Hz high-frequency repetitive transcranial magnetic stimulation (rTMS) to alleviate treatment-resistant unipolar depression: A randomized controlled trial (THETA-DEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Laurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pere</w:t>
+                <w:t xml:space="preserve">Guillemette Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thomas-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), pp.870-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2022.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling repeated self-reported outcome data: A continuous-time longitudinal Item Response Theory model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of targeted hypothermia in expanded-criteria organ donors on recipient kidney-graft function: study protocol for a multicentre randomised controlled trial (HYPOREME)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+                <w:t xml:space="preserve">Morgane Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Philipps</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryvonne Hourmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 204, pp.386. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, BMJ Open, 12 (3), pp.e052845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942371v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of calibration of patient-reported outcomes measures on results from randomized clinical trials: a simulation study based on Rasch measurement theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angély Loubert</w:t>
+                <w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Regnault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.224. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01680-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769442v1</w:t>
+                <w:t xml:space="preserve">hal-03635206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the impact of calibration of patient-reported outcomes measures on results from randomized clinical trials: a simulation study based on Rasch measurement theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Péré</w:t>
+                <w:t xml:space="preserve">Angély Loubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01680-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635206v1</w:t>
+                <w:t xml:space="preserve">hal-04769442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The minimal perceived change: a formal model of the responder definition according to the patient’s meaning of change for patient-reported outcome data analysis and interpretation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical examination of current response shift methods and proposal for advancing new methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Lix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olawale F Ayilara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolulope T Sajobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cecile J. W. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-021-01307-9⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.3325-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-020-02755-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03314537v1</w:t>
+                <w:t xml:space="preserve">hal-04057411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in response-shift research needs diverse approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Sawatzky</w:t>
+                <w:t xml:space="preserve">Prospective Study on Factors Associated with Referral of Patients with Opioid Maintenance Therapy from Specialized Addictive Disorders Centers to Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guillou-Landreat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Levassor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Guerlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-03028-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.5749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18115749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638772v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical examination of current response shift methods and proposal for advancing new methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in response-shift research needs diverse approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Sprangers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sawatzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (12), pp.3325-3342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-020-02755-4⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30, pp.3365-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-03028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057411v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Study on Factors Associated with Referral of Patients with Opioid Maintenance Therapy from Specialized Addictive Disorders Centers to Primary Care</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marylène Guerlais</w:t>
+                <w:t xml:space="preserve">The minimal perceived change: a formal model of the responder definition according to the patient’s meaning of change for patient-reported outcome data analysis and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (11), pp.5749. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18115749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406958v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03314537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to : Response shift in patient-reported outcomes: definition, theory, and a revised model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Response shift in patient-reported outcomes: definition, theory, and a revised model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans J Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,108 +3891,108 @@
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice G Gulek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (12), </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-02890-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-02846-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079851v1</w:t>
+                <w:t xml:space="preserve">hal-03243409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response shift in patient-reported outcomes: definition, theory, and a revised model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Correction to : Response shift in patient-reported outcomes: definition, theory, and a revised model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans J Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,160 +4025,160 @@
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice G Gulek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-02846-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-02890-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243409v1</w:t>
+                <w:t xml:space="preserve">hal-05079851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
@@ -4216,77 +4216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response shift in results of patient-reported outcome measures: a commentary to The Response Shift—in Sync Working Group initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam a G Sprangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolulope Sajobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy E Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,542 +4478,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03474543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of French recommendations for the prevention and the treatment of hospital-acquired pneumonia: a cluster-randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Hammas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerald Chanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275538v1</w:t>
+                <w:t xml:space="preserve">hal-02949178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.959-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318621v1</w:t>
+                <w:t xml:space="preserve">inserm-02420024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.613482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02420024v1</w:t>
+                <w:t xml:space="preserve">hal-03275538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of French recommendations for the prevention and the treatment of hospital-acquired pneumonia: a cluster-randomized trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
+                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Fermier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.1015-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949178v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Associations between Coping Strategies, Locus of Control and Health-Related Quality of Life in Patients with Breast Cancer or Melanoma</w:t>
               </w:r>
@@ -5631,103 +5631,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
@@ -6314,64 +6314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both Active and Sham Low-Frequency rTMS Single Sessions over the Right DLPFC Decrease Cue-Induced Cravings among Pathological Gamblers Seeking Treatment: A Randomized, Double-Blind, Sham-Controlled Crossover Trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6559,399 +6559,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Relationship between Health-Related Quality of Life and Subjective Well-Being Change over Time? An Exploratory Study among~Breast Cancer Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Do Abused Young Children Feel Less Pain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guenego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Balençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine (1982)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.12.021⟩</w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.248-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158161v1</w:t>
+                <w:t xml:space="preserve">hal-03158134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between continuous hyperosmolar therapy and survival in patients with traumatic brain injury – a multicentre prospective cohort study and systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Perrigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (1), pp.328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-017-1918-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Abused Young Children Feel Less Pain?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Guenego</w:t>
+                <w:t xml:space="preserve">Does the Relationship between Health-Related Quality of Life and Subjective Well-Being Change over Time? An Exploratory Study among~Breast Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.248-254. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine (1982)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174, pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2017.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158134v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying patterns of adaptation in breast cancer patients with cancer-related fatigue using response shift analyses at subgroup level</w:t>
               </w:r>
@@ -7067,90 +7067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Intermittent Theta Burst Stimulation (iTBS) and 10-Hz High-Frequency Repetitive Transcranial Magnetic Stimulation (rTMS) in Treatment-Resistant Unipolar Depression: Study Protocol for a Randomised Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thomas-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7195,364 +7195,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-faceted strategy to reduce ventilation-associated mortality in brain-injured patients. The BI-VILI project: a nationwide quality improvement project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Are the Appropriate Methods for Analyzing Patient-Reported Outcomes in Randomized Trials When Data Are Missing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Mrozek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Seguin</w:t>
+                <w:t xml:space="preserve">Jf Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
+                <w:t xml:space="preserve">T Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-017-4764-6⟩</w:t>
+              <w:t xml:space="preserve">Stat Methods Med Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.2897-2908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280215615158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775139v1</w:t>
+                <w:t xml:space="preserve">hal-03158143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the Appropriate Methods for Analyzing Patient-Reported Outcomes in Randomized Trials When Data Are Missing?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Le Neel</w:t>
+                <w:t xml:space="preserve">A multi-faceted strategy to reduce ventilation-associated mortality in brain-injured patients. The BI-VILI project: a nationwide quality improvement project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Kubis</w:t>
+                <w:t xml:space="preserve">Ségolène Mrozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Perrigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fc Boyer</w:t>
+                <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stat Methods Med Res</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26, pp.2897-2908. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.957 - 970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280215615158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-017-4764-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158143v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extubation Success Prediction in a Multicentric Cohort of Patients with Severe Brain Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8031,51 +8031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8174,51 +8174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joachim Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8252,51 +8252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentre Study for Validation of the French Addictovigilance Network Reports Assessment Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Guerlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (4), pp.1030-1039. </w:t>
@@ -8386,103 +8386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empiric antimicrobial therapy for ventilator-associated pneumonia after brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (4), pp.1219-28. </w:t>
@@ -8654,77 +8654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,839 +8782,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall performance of Oort’s procedure for response shift detection at item level: a pilot simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vanier</w:t>
+                <w:t xml:space="preserve">Method Variation in the Impact of Missing Data on Response Shift Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn E. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolulope T. Sajobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde G. E. Verdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M. Lix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (8), pp.1799-1807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-015-0938-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0746-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243355v1</w:t>
+                <w:t xml:space="preserve">hal-03156126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Variation in the Impact of Missing Data on Response Shift Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde G. E. Verdam</w:t>
+                <w:t xml:space="preserve">Overall performance of Oort’s procedure for response shift detection at item level: a pilot simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.521-528. </w:t>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.1799-1807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-014-0746-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-015-0938-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156126v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+                <w:t xml:space="preserve">On comparison of clustering methods for pharmacoepidemiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (1), pp.41-56</w:t>
+              <w:t xml:space="preserve">Journal of Biopharmaceutical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.843-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646150v1</w:t>
+                <w:t xml:space="preserve">hal-00997772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic primes theory may be helpful in designing questionnaires such as to prevent response shift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Leplège</w:t>
+                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.41-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139064v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On comparison of clustering methods for pharmacoepidemiological data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bellanger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanguy Le Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biopharmaceutical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (16), pp.2444-2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997772v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic primes theory may be helpful in designing questionnaires such as to prevent response shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leplège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (6), pp.646-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03156113v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and sample size determination for the group comparison of patient-reported outcomes using the Rasch model: impact of a misspecification of the parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,269 +9685,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie de Bock</w:t>
+                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.268--277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156096v1</w:t>
+                <w:t xml:space="preserve">hal-03156106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0648-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156106v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mupirocin/chlorexidine to prevent methicillin-resistant Staphylococcus aureus infections: post hoc analysis of a placebo-controlled, randomized trial using mupirocin/chlorhexidine and polymyxin/tobramycin for the prevention of acquired infections in intubated patients.</w:t>
               </w:r>
@@ -10119,51 +10119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (4), pp.716-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10191,705 +10191,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for prolonged duration of mechanical ventilation in acute traumatic tetraplegic patients-a retrospective cohort study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2013.11.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e83652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976343v1</w:t>
+                <w:t xml:space="preserve">hal-04639018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk factors for prolonged duration of mechanical ventilation in acute traumatic tetraplegic patients-a retrospective cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rosenczweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.313.e7-313.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2013.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639039v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Guilleux</w:t>
+                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.292-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639018v1</w:t>
+                <w:t xml:space="preserve">hal-04639039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Source contributions of lead in residential floor dust and within-home variability of dust lead loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-87⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470-471, pp.768-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798964v1</w:t>
+                <w:t xml:space="preserve">hal-01017419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source contributions of lead in residential floor dust and within-home variability of dust lead loading.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 470-471, pp.768-79. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017419v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocortisone and fludrocortisone for prevention of hospital-acquired pneumonia in patients with severe traumatic brain injury (Corti-TC): a double-blind, multicentre phase 3, randomised placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Allary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11100,64 +11100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an Evidence-based Extubation Readiness Bundle in 499 Brain-injured Patients. A Before–After Evaluation of a Quality Improvement Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11364,64 +11364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Psychotropic Drugs Over-Consumers Using a Threshold Exceedance Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivette Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11488,295 +11488,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases and power for groups comparison on subjective health measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etomidate increases susceptibility to pneumonia in trauma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hamel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gildas Kubis</w:t>
+                <w:t xml:space="preserve">Pierre Joachim Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Boris Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e44695. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (10), pp.1673-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-012-2619-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389589v1</w:t>
+                <w:t xml:space="preserve">inserm-00864906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etomidate increases susceptibility to pneumonia in trauma patients.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biases and power for groups comparison on subjective health measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joachim Mahe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Jaber</w:t>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Jung</w:t>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38 (10), pp.1673-1682. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e44695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-012-2619-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00864906v1</w:t>
+                <w:t xml:space="preserve">hal-03389589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead contamination in French children's homes and environment.</w:t>
               </w:r>
@@ -11788,51 +11788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12176,77 +12176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocortisone therapy for patients with multiple trauma: the randomized controlled HYPOLYTE study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joachim Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12833,51 +12833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CpG-ODN and MPLA Prevent Mortality in a Murine Model of Post-Hemorrhage-Staphyloccocus aureus Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12993,51 +12993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,307 +13095,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 10-point analogue scales to estimate dietary intake : A prospective study in patients nutritionally at-risk</w:t>
+                <w:t xml:space="preserve">Gene expression profiling in sinonasal adenocarcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Thibault</w:t>
+                <w:t xml:space="preserve">Dominique Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Goujon</w:t>
+                <w:t xml:space="preserve">Sylvia Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Le Gallic</w:t>
+                <w:t xml:space="preserve">Karine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Clairand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Christophe Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2009.01.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1755-8794-2-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661303v1</w:t>
+                <w:t xml:space="preserve">inserm-00663564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling in sinonasal adenocarcinoma.</w:t>
+                <w:t xml:space="preserve">Use of 10-point analogue scales to estimate dietary intake : A prospective study in patients nutritionally at-risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tripodi</w:t>
+                <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Quéméner</w:t>
+                <w:t xml:space="preserve">Nadine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Renaudin</w:t>
+                <w:t xml:space="preserve">Estelle Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ferron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+                <w:t xml:space="preserve">Renaud Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2009.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1755-8794-2-65⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663564v1</w:t>
+                <w:t xml:space="preserve">hal-02661303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and Functional Analyses of KIR3DL1+and KIR3DS1+NK Cell Subsets Demonstrate Differential Regulation by Bw4 Molecules and Induced KIR3DS1 Expression on Stimulated NK Cells</w:t>
               </w:r>
@@ -14654,77 +14654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture partial credit model for identifying latent classes responsible for differential item functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14762,77 +14762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de qualité de vie chez des patients souffrant de lombalgie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14896,51 +14896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15351,51 +15351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response shift results of quantitative research using patient-reported outcome measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde G. E. Verdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sawatzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15744,51 +15744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16120,51 +16120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16646,64 +16646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time modeling of self-reported outcome data: a dynamic Item Response Theory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Philipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16792,51 +16792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Interpreting Changes Observed over Time in Health-Related Quality of Life: A Short Overview of 15 Years of Research on Response Shift Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16990,51 +16990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="210ED567"/>
+    <w:nsid w:val="BB93B133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17221,51 +17221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-sebille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0780-7742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121997898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Sajobi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Sanusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sawatzky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kongsgaard Nielsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03560-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verdam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Russell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03867-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(24)00117-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope T Sajobi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwagbohunmi A Awosoga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoola Ademola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03495-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam a G Sprangers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R B&#246;hnke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03347-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04077214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chopin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Morato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07065-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101232" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brul&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hourmant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052845" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03677744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thomas-Ollivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.05.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;ly Loubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Regnault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01680-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Sprangers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03028-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Lix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale F Ayilara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cecile J. W. Janssens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02755-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03406958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landreat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levassor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Guerlais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115749" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J Oort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcclimans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Ow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice G Gulek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02890-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02846-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy E Mayo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02747-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jazat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruvo&#235;n-Clouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.799519" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fermier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1441" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02197755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00634-19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Asseray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky553" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157514v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. P. Audrain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J. C. L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. F. H&#233;mont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Miralli&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-018-0550-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aboab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Jourdain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-018-0178-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pichot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynslie M. Hinds" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope T. Sajobi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Lix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1861-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seguin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraerts" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Perrigault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1918-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Drouineau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guenego" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vrignaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Balen&#231;on" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2017.02.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1764-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775139v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mrozek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-017-4764-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Hamel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Neel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kubis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Boyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215615158" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delater" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000001725" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350712v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roncalli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1366-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Vourc'H" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1539-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157757v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13044" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259226v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01314-2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156126v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn E. Schwartz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G. E. Verdam" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0746-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139064v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.01.023" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997772v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996895v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-013-0581-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997775v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Tertre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2013.847404" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976343v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rosenczweig" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2013.11.021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC8C96XL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01017419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Allary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(14)70144-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857716v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pengam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0116OC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815399v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivette Jacques" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolliet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11165" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389589v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044695" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864906v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joachim Mahe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-012-2619-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732138v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etchevers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2012.04.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MN2F2G7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349763v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Touzeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.03.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2012.0048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741222v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floch" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2011.360" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00582321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zambon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-011-2171-y" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664822v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miqueu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruiz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gautreau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013228" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663905v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-10-24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661303v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Goujon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Gallic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Clairand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.01.003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9LW0X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663564v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-2-65" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Morvan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Willem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerdudou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle David" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900212" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349750v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perrin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838407" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415938v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robiou-Du-Pont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scoul" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-0236" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232540v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615611v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404330v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921962v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hamel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924494v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923957v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159549v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-sebille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0780-7742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121997898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Sajobi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Sanusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sawatzky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kongsgaard Nielsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03560-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verdam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Russell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03867-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(24)00117-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope T Sajobi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwagbohunmi A Awosoga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoola Ademola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03495-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam a G Sprangers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R B&#246;hnke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03347-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04077214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Morato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07065-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03677744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thomas-Ollivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brul&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hourmant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052845" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;ly Loubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Regnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01680-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Lix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale F Ayilara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cecile J. W. Janssens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02755-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03406958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landreat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levassor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Guerlais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115749" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Sprangers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03028-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J Oort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcclimans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Ow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice G Gulek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02846-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02890-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy E Mayo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02747-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jazat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruvo&#235;n-Clouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.799519" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fermier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1441" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02197755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00634-19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Asseray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky553" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157514v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. P. Audrain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J. C. L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. F. H&#233;mont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Miralli&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-018-0550-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aboab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Jourdain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-018-0178-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pichot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynslie M. Hinds" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope T. Sajobi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Lix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1861-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Drouineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guenego" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vrignaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Balen&#231;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2017.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seguin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraerts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Perrigault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1918-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1764-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158143v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Hamel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Neel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kubis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Boyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215615158" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mrozek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-017-4764-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delater" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000001725" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350712v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roncalli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1366-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Vourc'H" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1539-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157757v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13044" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259226v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01314-2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn E. Schwartz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G. E. Verdam" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0746-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997772v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.01.023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996895v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-013-0581-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997775v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Tertre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2013.847404" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976343v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rosenczweig" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2013.11.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC8C96XL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01017419v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.028" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Allary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(14)70144-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857716v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pengam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0116OC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815399v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivette Jacques" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolliet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11165" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864906v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joachim Mahe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-012-2619-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389589v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044695" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732138v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etchevers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2012.04.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MN2F2G7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349763v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Touzeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.03.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2012.0048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741222v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floch" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2011.360" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00582321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zambon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-011-2171-y" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664822v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miqueu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruiz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gautreau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013228" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663905v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-10-24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663564v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-2-65" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661303v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Goujon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Gallic" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Clairand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.01.003" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9LW0X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Morvan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Willem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerdudou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle David" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900212" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349750v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perrin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838407" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415938v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robiou-Du-Pont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scoul" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-0236" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232540v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615611v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404330v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921962v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hamel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924494v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923957v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159549v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>