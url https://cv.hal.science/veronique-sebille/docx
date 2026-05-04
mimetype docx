--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1519,680 +1519,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Relationship between health-related quality-of-life and functional outcome 6 months after moderate to severe TBI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pere</w:t>
+                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Alice Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Florian Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanna Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (5), pp.101715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030560v1</w:t>
+                <w:t xml:space="preserve">inserm-04077214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346637v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between health-related quality-of-life and functional outcome 6 months after moderate to severe TBI.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Pierre Martin</w:t>
+                <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoanna Morato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (5), pp.101715. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1191107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04077214v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety and depression symptoms in relatives of moderate-to-severe traumatic brain injury survivors — A multicentre cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Chopin</w:t>
+                <w:t xml:space="preserve">Interferon gamma-1b for the prevention of hospital-acquired pneumonia in critically ill patients: a phase 2, placebo-controlled randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Denis Moyer</w:t>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (5), pp.101232. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (5), pp.530-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2023.101232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-023-07065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142262v1</w:t>
+                <w:t xml:space="preserve">hal-04769433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon gamma-1b for the prevention of hospital-acquired pneumonia in critically ill patients: a phase 2, placebo-controlled randomized clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Anxiety and depression symptoms in relatives of moderate-to-severe traumatic brain injury survivors — A multicentre cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Francois</w:t>
+                <w:t xml:space="preserve">Jean Denis Moyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (5), pp.530-544. </w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.101232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-023-07065-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2023.101232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769433v1</w:t>
+                <w:t xml:space="preserve">hal-04142262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a Rasch-based method for group comparisons of longitudinal change and response shift at the item level in PRO data: a simulation study</w:t>
               </w:r>
@@ -2276,295 +2276,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389050v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of measurement invariance in longitudinal health-related quality of life in preemptive or previously dialyzed kidney transplant recipients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the link between the Guttman errors and response shift at the individual level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (2), pp.607-620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-02916-z⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-03015-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291489v1</w:t>
+                <w:t xml:space="preserve">hal-03384983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the link between the Guttman errors and response shift at the individual level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Investigation of measurement invariance in longitudinal health-related quality of life in preemptive or previously dialyzed kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+                <w:t xml:space="preserve">Aurélie Meurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.61-73. </w:t>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.607-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-03015-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-02916-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384983v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttraumatic growth inventory: challenges with its validation among French cancer patients</w:t>
               </w:r>
@@ -2810,51 +2810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent theta burst stimulation (iTBS) versus 10-Hz high-frequency repetitive transcranial magnetic stimulation (rTMS) to alleviate treatment-resistant unipolar depression: A randomized controlled trial (THETA-DEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,787 +3072,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the impact of calibration of patient-reported outcomes measures on results from randomized clinical trials: a simulation study based on Rasch measurement theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Péré</w:t>
+                <w:t xml:space="preserve">Angély Loubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01680-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635206v1</w:t>
+                <w:t xml:space="preserve">hal-04769442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of calibration of patient-reported outcomes measures on results from randomized clinical trials: a simulation study based on Rasch measurement theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angély Loubert</w:t>
+                <w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Regnault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.224. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01680-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769442v1</w:t>
+                <w:t xml:space="preserve">hal-03635206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical examination of current response shift methods and proposal for advancing new methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Study on Factors Associated with Referral of Patients with Opioid Maintenance Therapy from Specialized Addictive Disorders Centers to Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guillou-Landreat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Levassor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Guerlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-020-02755-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.5749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18115749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057411v1</w:t>
+                <w:t xml:space="preserve">hal-03406958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Study on Factors Associated with Referral of Patients with Opioid Maintenance Therapy from Specialized Addictive Disorders Centers to Primary Care</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in response-shift research needs diverse approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Levassor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylène Guerlais</w:t>
+                <w:t xml:space="preserve">Mirjam Sprangers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sawatzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18115749⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.3365-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-03028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406958v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in response-shift research needs diverse approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Sawatzky</w:t>
+                <w:t xml:space="preserve">The minimal perceived change: a formal model of the responder definition according to the patient’s meaning of change for patient-reported outcome data analysis and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-03028-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638772v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03314537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The minimal perceived change: a formal model of the responder definition according to the patient’s meaning of change for patient-reported outcome data analysis and interpretation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical examination of current response shift methods and proposal for advancing new methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Lix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olawale F Ayilara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolulope T Sajobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cecile J. W. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.128. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.3325-3342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-021-01307-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-020-02755-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03314537v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response shift in patient-reported outcomes: definition, theory, and a revised model</w:t>
+                <w:t xml:space="preserve">Correction to : Response shift in patient-reported outcomes: definition, theory, and a revised model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans J Oort</w:t>
@@ -3891,102 +3891,102 @@
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice G Gulek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-02846-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-02890-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243409v1</w:t>
+                <w:t xml:space="preserve">hal-05079851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to : Response shift in patient-reported outcomes: definition, theory, and a revised model</w:t>
+                <w:t xml:space="preserve">Response shift in patient-reported outcomes: definition, theory, and a revised model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans J Oort</w:t>
@@ -4025,160 +4025,160 @@
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice G Gulek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (12), </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-02890-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-02846-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079851v1</w:t>
+                <w:t xml:space="preserve">hal-03243409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
@@ -4478,542 +4478,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03474543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of French recommendations for the prevention and the treatment of hospital-acquired pneumonia: a cluster-randomized trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Chanques</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1441⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.613482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949178v1</w:t>
+                <w:t xml:space="preserve">hal-03275538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.1015-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02420024v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Brisson</w:t>
+                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.959-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275538v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02420024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Implementation of French recommendations for the prevention and the treatment of hospital-acquired pneumonia: a cluster-randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guilleux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Fermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.1015-1029. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318621v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Associations between Coping Strategies, Locus of Control and Health-Related Quality of Life in Patients with Breast Cancer or Melanoma</w:t>
               </w:r>
@@ -5625,295 +5625,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Tolerability of High-Dose Ceftriaxone in CNS Infections: A Prospective Multicentre Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vanier</w:t>
+                <w:t xml:space="preserve">Nathalie Asseray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Dominique Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.1078-1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158774v1</w:t>
+                <w:t xml:space="preserve">hal-03158808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerability of High-Dose Ceftriaxone in CNS Infections: A Prospective Multicentre Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dailly</w:t>
+                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Asseray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Le Turnier</w:t>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Navas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Garot</w:t>
+                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (4), pp.1078-1085. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158808v1</w:t>
+                <w:t xml:space="preserve">hal-03158774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
               </w:r>
@@ -6027,429 +6027,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborn Screening for Severe Combined Immunodeficiency: Analytic and Clinical Performance of the T Cell Receptor Excision Circle Assay in France (DEPISTREC Study)</w:t>
+                <w:t xml:space="preserve">Esmolol Indirectly Stimulates Vagal Nerve Activity in Endotoxemic Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie A. P. Audrain</w:t>
+                <w:t xml:space="preserve">Jerome Aboab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra J. C. Léger</w:t>
+                <w:t xml:space="preserve">Louis Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline A. F. Hémont</w:t>
+                <w:t xml:space="preserve">Rodrigo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie M Mirallié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cheillan</w:t>
+                <w:t xml:space="preserve">Merce Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-018-0550-7⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40635-018-0178-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02157514v1</w:t>
+                <w:t xml:space="preserve">hal-03158593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmolol Indirectly Stimulates Vagal Nerve Activity in Endotoxemic Pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both Active and Sham Low-Frequency rTMS Single Sessions over the Right DLPFC Decrease Cue-Induced Cravings among Pathological Gamblers Seeking Treatment: A Randomized, Double-Blind, Sham-Controlled Crossover Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Aboab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Merce Jourdain</w:t>
+                <w:t xml:space="preserve">Anne Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-018-0178-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.7.2018.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158593v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Active and Sham Low-Frequency rTMS Single Sessions over the Right DLPFC Decrease Cue-Induced Cravings among Pathological Gamblers Seeking Treatment: A Randomized, Double-Blind, Sham-Controlled Crossover Trial.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Guilleux</w:t>
+                <w:t xml:space="preserve">Newborn Screening for Severe Combined Immunodeficiency: Analytic and Clinical Performance of the T Cell Receptor Excision Circle Assay in France (DEPISTREC Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie A. P. Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra J. C. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline A. F. Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Leboucher</w:t>
+                <w:t xml:space="preserve">Sophie M Mirallié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pichot</w:t>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.126-136. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (7), pp.778-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.7.2018.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10875-018-0550-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158637v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of the Quality of Reporting of Simulation Studies about Methods for the Analysis of Complex Longitudinal Patient-Reported Outcomes Data</w:t>
               </w:r>
@@ -6559,399 +6559,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Abused Young Children Feel Less Pain?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Guenego</w:t>
+                <w:t xml:space="preserve">Does the Relationship between Health-Related Quality of Life and Subjective Well-Being Change over Time? An Exploratory Study among~Breast Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine (1982)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158134v1</w:t>
+                <w:t xml:space="preserve">hal-03158161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between continuous hyperosmolar therapy and survival in patients with traumatic brain injury – a multicentre prospective cohort study and systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre François Perrigault</w:t>
+                <w:t xml:space="preserve">Do Abused Young Children Feel Less Pain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guenego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Balençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-017-1918-4⟩</w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.248-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800039v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Relationship between Health-Related Quality of Life and Subjective Well-Being Change over Time? An Exploratory Study among~Breast Cancer Patients</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between continuous hyperosmolar therapy and survival in patients with traumatic brain injury – a multicentre prospective cohort study and systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geeraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Perrigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine (1982)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174, pp.96-103. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-017-1918-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158161v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying patterns of adaptation in breast cancer patients with cancer-related fatigue using response shift analyses at subgroup level</w:t>
               </w:r>
@@ -7067,51 +7067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Intermittent Theta Burst Stimulation (iTBS) and 10-Hz High-Frequency Repetitive Transcranial Magnetic Stimulation (rTMS) in Treatment-Resistant Unipolar Depression: Study Protocol for a Randomised Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7335,90 +7335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-faceted strategy to reduce ventilation-associated mortality in brain-injured patients. The BI-VILI project: a nationwide quality improvement project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Mrozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Perrigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7469,64 +7469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extubation Success Prediction in a Multicentric Cohort of Patients with Severe Brain Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7731,295 +7731,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01350712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
+                <w:t xml:space="preserve">Changes in Quality of Life after a Diagnosis of Cancer: A 2-Year Study Comparing Breast Cancer and Melanoma Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie De Bock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">M. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+                <w:t xml:space="preserve">M. Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Kubis</w:t>
+                <w:t xml:space="preserve">M. Campone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (8), pp.1969-1979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-016-1244-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157727v1</w:t>
+                <w:t xml:space="preserve">hal-03157714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Quality of Life after a Diagnosis of Cancer: A 2-Year Study Comparing Breast Cancer and Melanoma Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blanchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tessier</w:t>
+                <w:t xml:space="preserve">Élodie De Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Campone</w:t>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quéreux</w:t>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (8), pp.1969-1979. </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.2067-2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-016-1244-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157714v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Guttman errors as a tool for response shift detection at subgroup and item levels</w:t>
               </w:r>
@@ -8031,51 +8031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8174,51 +8174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joachim Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8252,51 +8252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentre Study for Validation of the French Addictovigilance Network Reports Assessment Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Guerlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (4), pp.1030-1039. </w:t>
@@ -8412,77 +8412,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (4), pp.1219-28. </w:t>
@@ -8546,51 +8546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,295 +8648,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02153475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method Variation in the Impact of Missing Data on Response Shift Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Carolyn E. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolulope T. Sajobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde G. E. Verdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M. Lix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.553 - 564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-014-0876-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0746-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815975v1</w:t>
+                <w:t xml:space="preserve">hal-03156126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Variation in the Impact of Missing Data on Response Shift Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tolulope T. Sajobi</w:t>
+                <w:t xml:space="preserve">RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde G. E. Verdam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa M. Lix</w:t>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.521-528. </w:t>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.553 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-014-0746-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0876-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156126v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall performance of Oort’s procedure for response shift detection at item level: a pilot simulation study</w:t>
               </w:r>
@@ -8961,51 +8961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9046,402 +9046,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On comparison of clustering methods for pharmacoepidemiological data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biopharmaceutical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25, pp.843-856</w:t>
+              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997772v1</w:t>
+                <w:t xml:space="preserve">hal-04646150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (16), pp.2444-2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646150v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On comparison of clustering methods for pharmacoepidemiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biopharmaceutical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.843-856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03156113v1</w:t>
+                <w:t xml:space="preserve">hal-00997772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic primes theory may be helpful in designing questionnaires such as to prevent response shift</w:t>
               </w:r>
@@ -9479,51 +9479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (6), pp.646-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9570,51 +9570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and sample size determination for the group comparison of patient-reported outcomes using the Rasch model: impact of a misspecification of the parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,1211 +9685,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0648-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156106v1</w:t>
+                <w:t xml:space="preserve">hal-03156096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie de Bock</w:t>
+                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.268--277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-014-0648-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156096v1</w:t>
+                <w:t xml:space="preserve">hal-03156106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mupirocin/chlorexidine to prevent methicillin-resistant Staphylococcus aureus infections: post hoc analysis of a placebo-controlled, randomized trial using mupirocin/chlorhexidine and polymyxin/tobramycin for the prevention of acquired infections in intubated patients.</w:t>
+                <w:t xml:space="preserve">Multilevel modelling of survey data: impact of the 2-level weights used in the pseudolikelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Camus</w:t>
+                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Legras</w:t>
+                <w:t xml:space="preserve">Alain Le Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Garo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-013-0581-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.716-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02664763.2013.847404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996895v1</w:t>
+                <w:t xml:space="preserve">hal-00997775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel modelling of survey data: impact of the 2-level weights used in the pseudolikelihood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mupirocin/chlorexidine to prevent methicillin-resistant Staphylococcus aureus infections: post hoc analysis of a placebo-controlled, randomized trial using mupirocin/chlorhexidine and polymyxin/tobramycin for the prevention of acquired infections in intubated patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Annick Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Tertre</w:t>
+                <w:t xml:space="preserve">Bernard Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Strat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (4), pp.716-732. </w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (3), pp.493-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02664763.2013.847404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s15010-013-0581-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997775v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk factors for prolonged duration of mechanical ventilation in acute traumatic tetraplegic patients-a retrospective cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rosenczweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.313.e7-313.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2013.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639018v1</w:t>
+                <w:t xml:space="preserve">hal-00976343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for prolonged duration of mechanical ventilation in acute traumatic tetraplegic patients-a retrospective cohort study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.292-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2013.11.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00976343v1</w:t>
+                <w:t xml:space="preserve">hal-04639039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
+                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e83652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639039v1</w:t>
+                <w:t xml:space="preserve">hal-04639018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source contributions of lead in residential floor dust and within-home variability of dust lead loading.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.028⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017419v1</w:t>
+                <w:t xml:space="preserve">hal-01798964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Source contributions of lead in residential floor dust and within-home variability of dust lead loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470-471, pp.768-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798964v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocortisone and fludrocortisone for prevention of hospital-acquired pneumonia in patients with severe traumatic brain injury (Corti-TC): a double-blind, multicentre phase 3, randomised placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Allary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11113,51 +11113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an Evidence-based Extubation Readiness Bundle in 499 Brain-injured Patients. A Before–After Evaluation of a Quality Improvement Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11228,343 +11228,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination for the Group Comparison of Patient-Reported Outcomes with Rasch Family Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Discrimination of Psychotropic Drugs Over-Consumers Using a Threshold Exceedance Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pivette Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057279⟩</w:t>
+              <w:t xml:space="preserve">Statistical Analysis and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sam.11165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797311v1</w:t>
+                <w:t xml:space="preserve">hal-00815399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of Psychotropic Drugs Over-Consumers Using a Threshold Exceedance Based Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Jolliet</w:t>
+                <w:t xml:space="preserve">Power and Sample Size Determination for the Group Comparison of Patient-Reported Outcomes with Rasch Family Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Analysis and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.91-101. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sam.11165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815399v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etomidate increases susceptibility to pneumonia in trauma patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joachim Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11654,64 +11654,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11762,77 +11762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead contamination in French children's homes and environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12202,51 +12202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joachim Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12470,64 +12470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12604,51 +12604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12693,295 +12693,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CTT and Rasch‐based approaches for the analysis of longitudinal Patient Reported Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">CpG-ODN and MPLA Prevent Mortality in a Murine Model of Post-Hemorrhage-Staphyloccocus aureus Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐benoit Hardouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gildas Kubis</w:t>
+                <w:t xml:space="preserve">Laetitia Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Blanchard</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.4153⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641962v1</w:t>
+                <w:t xml:space="preserve">hal-02661772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpG-ODN and MPLA Prevent Mortality in a Murine Model of Post-Hemorrhage-Staphyloccocus aureus Pneumonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gautreau</w:t>
+                <w:t xml:space="preserve">Comparison of CTT and Rasch‐based approaches for the analysis of longitudinal Patient Reported Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+                <w:t xml:space="preserve">Jean‐benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (10), </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (8), pp.825-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.4153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661772v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological issues regarding power of classical test theory (CTT) and item response theory (IRT)-based approaches for the comparison of patient-reported outcomes in two groups of patients--a simulation study.</w:t>
               </w:r>
@@ -12993,64 +12993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13095,307 +13095,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling in sinonasal adenocarcinoma.</w:t>
+                <w:t xml:space="preserve">Use of 10-point analogue scales to estimate dietary intake : A prospective study in patients nutritionally at-risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tripodi</w:t>
+                <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Quéméner</w:t>
+                <w:t xml:space="preserve">Nadine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Renaudin</w:t>
+                <w:t xml:space="preserve">Estelle Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ferron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+                <w:t xml:space="preserve">Renaud Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2009.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1755-8794-2-65⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663564v1</w:t>
+                <w:t xml:space="preserve">hal-02661303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 10-point analogue scales to estimate dietary intake : A prospective study in patients nutritionally at-risk</w:t>
+                <w:t xml:space="preserve">Gene expression profiling in sinonasal adenocarcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Thibault</w:t>
+                <w:t xml:space="preserve">Dominique Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Goujon</w:t>
+                <w:t xml:space="preserve">Sylvia Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Le Gallic</w:t>
+                <w:t xml:space="preserve">Karine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Clairand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Christophe Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2009.01.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1755-8794-2-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661303v1</w:t>
+                <w:t xml:space="preserve">inserm-00663564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and Functional Analyses of KIR3DL1+and KIR3DS1+NK Cell Subsets Demonstrate Differential Regulation by Bw4 Molecules and Induced KIR3DS1 Expression on Stimulated NK Cells</w:t>
               </w:r>
@@ -15004,64 +15004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15351,51 +15351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response shift results of quantitative research using patient-reported outcome measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde G. E. Verdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sawatzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15699,282 +15699,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Calgary, Canada. Quality of Life Research, 32 (S2), pp.S163, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-023-03530-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779802v1</w:t>
+                <w:t xml:space="preserve">hal-04769477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ghent, Belgium. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-023-03530-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769477v1</w:t>
+                <w:t xml:space="preserve">hal-04779802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version française du « Post-traumatic growth inventory »</w:t>
               </w:r>
@@ -16196,243 +16196,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the Post-traumatic Growth Inventory in melanoma and breast cancer patients</w:t>
+                <w:t xml:space="preserve">Assessment of the heterogeneity of DIF using covariates with Rasch family models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924500v1</w:t>
+                <w:t xml:space="preserve">hal-04924502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the heterogeneity of DIF using covariates with Rasch family models</w:t>
+                <w:t xml:space="preserve">Validation of the French version of the Post-traumatic Growth Inventory in melanoma and breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924502v1</w:t>
+                <w:t xml:space="preserve">hal-04924500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Guttman’s errors based method to detect Response Shift (GERS) at an individual level</w:t>
               </w:r>
@@ -16805,51 +16805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Interpreting Changes Observed over Time in Health-Related Quality of Life: A Short Overview of 15 Years of Research on Response Shift Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16990,51 +16990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB93B133"/>
+    <w:nsid w:val="59543341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17221,51 +17221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-sebille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0780-7742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121997898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Sajobi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Sanusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sawatzky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kongsgaard Nielsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03560-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verdam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Russell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03867-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(24)00117-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope T Sajobi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwagbohunmi A Awosoga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoola Ademola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03495-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam a G Sprangers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R B&#246;hnke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03347-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04077214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Morato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07065-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03677744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thomas-Ollivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brul&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hourmant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052845" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;ly Loubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Regnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01680-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Lix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale F Ayilara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cecile J. W. Janssens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02755-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03406958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landreat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levassor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Guerlais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115749" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Sprangers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03028-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J Oort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcclimans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Ow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice G Gulek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02846-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02890-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy E Mayo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02747-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jazat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruvo&#235;n-Clouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.799519" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fermier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1441" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02197755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00634-19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Asseray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky553" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157514v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. P. Audrain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J. C. L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. F. H&#233;mont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Miralli&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-018-0550-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aboab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Jourdain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-018-0178-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pichot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynslie M. Hinds" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope T. Sajobi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Lix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1861-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Drouineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guenego" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vrignaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Balen&#231;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2017.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seguin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraerts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Perrigault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1918-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1764-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158143v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Hamel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Neel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kubis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Boyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215615158" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mrozek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-017-4764-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delater" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000001725" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350712v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roncalli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1366-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Vourc'H" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1539-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157757v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13044" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259226v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01314-2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn E. Schwartz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G. E. Verdam" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0746-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997772v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.01.023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996895v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-013-0581-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997775v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Tertre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2013.847404" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976343v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rosenczweig" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2013.11.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC8C96XL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01017419v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.028" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Allary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(14)70144-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857716v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pengam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0116OC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815399v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivette Jacques" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolliet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11165" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864906v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joachim Mahe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-012-2619-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389589v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044695" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732138v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etchevers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2012.04.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MN2F2G7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349763v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Touzeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.03.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2012.0048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741222v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floch" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2011.360" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00582321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zambon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-011-2171-y" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664822v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miqueu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruiz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gautreau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013228" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663905v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-10-24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663564v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-2-65" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661303v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Goujon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Gallic" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Clairand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.01.003" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9LW0X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Morvan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Willem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerdudou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle David" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900212" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349750v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perrin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838407" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415938v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robiou-Du-Pont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scoul" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-0236" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232540v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615611v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404330v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921962v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hamel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924494v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923957v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159549v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-sebille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0780-7742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121997898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Sajobi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridwan Sanusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sawatzky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kongsgaard Nielsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03560-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verdam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Russell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03867-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(24)00117-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope T Sajobi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwagbohunmi A Awosoga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoola Ademola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03495-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam a G Sprangers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R B&#246;hnke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03347-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04077214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chopin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Morato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07065-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101232" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03677744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thomas-Ollivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brul&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hourmant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052845" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;ly Loubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Regnault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01680-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03406958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landreat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levassor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Guerlais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115749" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Sprangers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03028-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Lix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale F Ayilara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cecile J. W. Janssens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02755-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J Oort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcclimans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Ow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice G Gulek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02890-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02846-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy E Mayo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02747-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jazat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruvo&#235;n-Clouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.799519" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fermier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1441" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02197755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00634-19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158808v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Asseray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky553" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aboab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Jourdain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-018-0178-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pichot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. P. Audrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J. C. L&#233;ger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. F. H&#233;mont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Miralli&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-018-0550-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynslie M. Hinds" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope T. Sajobi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Lix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1861-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Drouineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guenego" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vrignaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Balen&#231;on" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2017.02.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seguin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraerts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Perrigault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1918-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1764-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158143v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Hamel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Neel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kubis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Boyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215615158" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mrozek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-017-4764-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delater" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000001725" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350712v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roncalli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1366-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Vourc'H" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1539-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157757v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13044" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259226v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01314-2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156126v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn E. Schwartz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G. E. Verdam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0746-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997772v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.01.023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997775v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Tertre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2013.847404" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996895v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-013-0581-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976343v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rosenczweig" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2013.11.021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC8C96XL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01017419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Allary" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(14)70144-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857716v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pengam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0116OC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivette Jacques" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolliet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11165" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864906v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joachim Mahe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-012-2619-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389589v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044695" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732138v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etchevers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2012.04.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MN2F2G7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349763v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Touzeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.03.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2012.0048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741222v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Floch" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2011.360" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00582321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zambon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-011-2171-y" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664822v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miqueu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruiz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661772v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gautreau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013228" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663905v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-10-24" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661303v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Goujon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Gallic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Clairand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.01.003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9LW0X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663564v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-2-65" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Morvan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Willem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerdudou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle David" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900212" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349750v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perrin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838407" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415938v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robiou-Du-Pont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scoul" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-0236" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232540v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615611v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404330v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921962v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hamel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924494v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923957v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159549v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>