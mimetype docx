--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -3626,448 +3626,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning work constraints within farms to reduce runoff at catchment level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.04.021⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458442v1</w:t>
+                <w:t xml:space="preserve">hal-02675763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675763v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Benkhadra</w:t>
+                <w:t xml:space="preserve">Planning work constraints within farms to reduce runoff at catchment level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.111-124. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111 (1-4), pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680684v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of agri-environmental scenarios on runoff in a cultivated catchment (Normandy, France)</w:t>
               </w:r>
@@ -4335,243 +4335,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669645v1</w:t>
+                <w:t xml:space="preserve">hal-01829189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829189v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland and crop trends: role of the European Union Common Agricultural Policy and consequences for runoff and soil erosion</w:t>
               </w:r>
@@ -4880,51 +4880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.193-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5117,51 +5117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,51 +8634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture et territoires : cas des questions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8979,51 +8979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la gestion spatialisée de l'exploitation agricole à partir de l'utilisation du parcellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9825,359 +9825,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place concertée d’actions pour éviter le ruissellement érosif en Pays de Caux</w:t>
+                <w:t xml:space="preserve">Modélisation d'accompagnement pour la gestion des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique de l’AFEPTB : Atelier Synergie des politiques "eau" et "agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Antony, France. 13 p</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801781v1</w:t>
+                <w:t xml:space="preserve">hal-02801885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de recherche-action via la mise en œuvre d’une modélisation d'accompagnement</w:t>
+                <w:t xml:space="preserve">Mise en place concertée d’actions pour éviter le ruissellement érosif en Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École-chercheurs : "Paysage et santé des plantes : analyser, comprendre et modéliser les processus écologiques en jeu"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire technique de l’AFEPTB : Atelier Synergie des politiques "eau" et "agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Antony, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799150v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et outil &amp;quot;modélisation d'accompagnement</w:t>
+                <w:t xml:space="preserve">Un exemple de recherche-action via la mise en œuvre d’une modélisation d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Représentation : perception et territoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France. 47 p</w:t>
+              <w:t xml:space="preserve">École-chercheurs : "Paysage et santé des plantes : analyser, comprendre et modéliser les processus écologiques en jeu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793586v1</w:t>
+                <w:t xml:space="preserve">hal-02799150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'accompagnement pour la gestion des territoires</w:t>
+                <w:t xml:space="preserve">Représentations et outil &amp;quot;modélisation d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire "Représentation : perception et territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801885v1</w:t>
+                <w:t xml:space="preserve">hal-02793586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vs collective in public policy design, a cooperation example in the Marais Poitevin region</w:t>
               </w:r>
@@ -10567,584 +10567,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on erosive runoff and costs for local communities of agricultural-soil-use-change scenarios: the case of Pays de Caux (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
+                <w:t xml:space="preserve">Ruis’eau : Un outil d’aide à la concertation pour la gestion des risques liés au ruissellement érosif en Seine Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191180v1</w:t>
+                <w:t xml:space="preserve">hal-02805655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t>
+              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173344v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruis’eau : Un outil d’aide à la concertation pour la gestion des risques liés au ruissellement érosif en Seine Maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805655v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749850v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+                <w:t xml:space="preserve">Impact on erosive runoff and costs for local communities of agricultural-soil-use-change scenarios: the case of Pays de Caux (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000824v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t>
               </w:r>
@@ -11156,51 +11156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11314,260 +11314,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coléno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000642v1</w:t>
+                <w:t xml:space="preserve">hal-01000809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Charles</w:t>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Constantin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000809v1</w:t>
+                <w:t xml:space="preserve">hal-01000642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de scénarios prospectifs : application au cas du ruissellement érosif dans le Pays de Caux, Haute-Normandie</w:t>
               </w:r>
@@ -11691,51 +11691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing sustainable management scenarios to control blackleg of winter oilseed rape from a combination of participative design and model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12017,168 +12017,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garin</w:t>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture de l’APR MEDD RDT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l' Ecologie. Paris, FRA.; Ministère de l' Ecologie. FRA., Sep 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563242v1</w:t>
+                <w:t xml:space="preserve">hal-01198185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12187,232 +12187,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities of the Future 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+                <w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laroutis</w:t>
+                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture de l’APR MEDD RDT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l' Ecologie. Paris, FRA.; Ministère de l' Ecologie. FRA., Sep 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Cities of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198185v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whats going on in a role playing game?</w:t>
               </w:r>
@@ -12910,152 +12910,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcTerre: Anticiper et aCcompagner des évolutions de TERRitoires agricoles sensibles aux coulées boueuses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foresight on land use evolution using a coherent set of possible future land use change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de lancement de l'APR MEDD RDT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 9p</w:t>
+              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium. Empowerment of the rural actors: A renewal of the farming systems perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197720v1</w:t>
+                <w:t xml:space="preserve">hal-01197679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory modelling of fire prevention and urbanisation in southern France: from co-constructing to playing with the model</w:t>
               </w:r>
@@ -13130,148 +13126,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresight on land use evolution using a coherent set of possible future land use change scenarios</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AcTerre: Anticiper et aCcompagner des évolutions de TERRitoires agricoles sensibles aux coulées boueuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium. Empowerment of the rural actors: A renewal of the farming systems perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire national de lancement de l'APR MEDD RDT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197679v1</w:t>
+                <w:t xml:space="preserve">hal-01197720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Modélisation d’Accompagnement. Appui ou &amp;quot;Simulation&amp;quot; de la mobilisation collective pour le Développement Durable d’un territoire</w:t>
               </w:r>
@@ -13391,51 +13391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
@@ -13458,260 +13458,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion modelling approach for participatory land management: the case of erosive runoff in Upper Normandy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197765v1</w:t>
+                <w:t xml:space="preserve">hal-01197771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Companion modelling approach for participatory land management: the case of erosive runoff in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Echeverria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197771v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
               </w:r>
@@ -14187,480 +14187,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are current methods still relevant for agronomists to face new challenges? A land use case study.</w:t>
+                <w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Le Bail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Aubry</w:t>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Warswa, Poland</w:t>
+              <w:t xml:space="preserve">5. European Congress on Regional Geoscientific Cartography and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Barcelone, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482805v1</w:t>
+                <w:t xml:space="preserve">hal-02822962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t>
+                <w:t xml:space="preserve">Are current methods still relevant for agronomists to face new challenges? A land use case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. King</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine King</w:t>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress on Regional Geoscientific Cartography and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Barcelone, Spain. 6 p</w:t>
+              <w:t xml:space="preserve">IX. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Warswa, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822962v1</w:t>
+                <w:t xml:space="preserve">hal-01482805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in field pattern and land use: consequences for runoff and soil erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences on runoff of the inexistence of permanent landscape elements in an agricultural landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: Reorganizing field and landscape strutures in a context of buiding strategies for soil and water protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland. 1 p</w:t>
+              <w:t xml:space="preserve">Reorganizing field and landscape structures in a context of building strategies for water and soil protection. Cost 634 "On- and off-site environmental impacts of runoff and erosion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829722v1</w:t>
+                <w:t xml:space="preserve">hal-01458445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences on runoff of the inexistence of permanent landscape elements in an agricultural landscape.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in field pattern and land use: consequences for runoff and soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reorganizing field and landscape structures in a context of building strategies for water and soil protection. Cost 634 "On- and off-site environmental impacts of runoff and erosion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">COST 634: Reorganizing field and landscape strutures in a context of buiding strategies for soil and water protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458445v1</w:t>
+                <w:t xml:space="preserve">hal-02829722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of crop location at farm level: assessment of farmers' leeway</w:t>
               </w:r>
@@ -14873,256 +14873,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">COST 634 Conference "Soil conservation management, perception and policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Mont Saint Aignan, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759160v1</w:t>
+                <w:t xml:space="preserve">hal-01458481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+                <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634 Conference "Soil conservation management, perception and policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Mont Saint Aignan, France. 1p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458481v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
               </w:r>
@@ -15350,51 +15350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From inner-farms organization of crop rotations to landscape-scales building of crop mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15501,51 +15501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15581,230 +15581,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise du ruissellement érosif en Haute-Normandie, France</w:t>
+                <w:t xml:space="preserve">Soil erosion pattern at catchment scale : coupling of interrill and ephemeral gully erosion modules in the STREAM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">COST 623 : Soil erosion patterns. Evolution, spatio-temporal dynamics and connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759297v1</w:t>
+                <w:t xml:space="preserve">hal-02825439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion pattern at catchment scale : coupling of interrill and ephemeral gully erosion modules in the STREAM model</w:t>
+                <w:t xml:space="preserve">La maîtrise du ruissellement érosif en Haute-Normandie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 623 : Soil erosion patterns. Evolution, spatio-temporal dynamics and connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1p</w:t>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825439v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland decrease : Role of the socio-economic factors and consequences for runoff and soil erosion</w:t>
               </w:r>
@@ -15928,51 +15928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le ruissellement excessif à l'échelle des bassins versants : utilisation d'un outil d'intelligence territoriale pour diagnostiquer les risques et simuler les mesures correctives possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16053,51 +16053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective locale. Une analyse en terme de proximité sur la question du ruissellement érosif en Haute-Normandie, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16161,90 +16161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating surface crusting and its spatial organization in runoff and erosion modeling at the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Soil Conservation Organization Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, West Lafayette, United States</w:t>
@@ -16392,277 +16392,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordonner des choix de cultures sous contraintes environnementales : Des jeux de rôle aux modèles multi-agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">Effects of agricultural praticies on ephemeral gullies location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SMAGET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769150v1</w:t>
+                <w:t xml:space="preserve">hal-02767143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of agricultural praticies on ephemeral gullies location</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+                <w:t xml:space="preserve">Coordonner des choix de cultures sous contraintes environnementales : Des jeux de rôle aux modèles multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chicoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SMAGET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767143v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of the european soil bureau and state of progress of the european soil information system</w:t>
               </w:r>
@@ -17229,247 +17229,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation des effets des pratiques agricoles sur le ruissellement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the effects of agricultural activities on runoff and talweg erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Lille, France</w:t>
+              <w:t xml:space="preserve">9. European Arc/Info User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775025v1</w:t>
+                <w:t xml:space="preserve">hal-02775574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of agricultural activities on runoff and talweg erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelisation des effets des pratiques agricoles sur le ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Fromentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Arc/Info User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775574v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise du ruissellement et de l'erosion sur un territoire agricole</w:t>
               </w:r>
@@ -18806,104 +18806,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130201v1</w:t>
+                <w:t xml:space="preserve">hal-01197961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
@@ -18928,186 +18928,186 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197961v1</w:t>
+                <w:t xml:space="preserve">hal-03130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 0000887, MEEDDEM. 2009, 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19127,51 +19127,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
+                <w:t xml:space="preserve">Élaboration et mise en œuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
@@ -19185,51 +19185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2007, 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19386,51 +19386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du modèle STREAM à l’échelle d’un bassin versant au cours d’un cycle hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19646,51 +19646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau et Agriculture dans l’UMR SADAPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19784,64 +19784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Saubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20047,51 +20047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20666,51 +20666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0BDD1CC"/>
+    <w:nsid w:val="57F31784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20897,51 +20897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-souchere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6886-971X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7288-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimirti Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bricard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350465v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alberola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4RSGH86-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte-Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1462-9011(02)00121-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38GZRCNW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leteurtre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323782.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323767.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323769.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Werdenberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323775.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Du Toit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E5B0AF64D6DFD002DD0EBDFD74578EFBB265BA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d' Aquino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197846v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bienaim&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829198v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Fullen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arnalds" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzoffi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Booth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470859105.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844404v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843691v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801781v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beraud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799150v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793586v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801885v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743721v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714762v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805655v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Ronfort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816087v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197864v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197709v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197679v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197860v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197765v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771258v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprats" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicoisne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deffontaines" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765506v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765808v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fromentel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775574v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773197v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poujade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198127v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Faulkner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Rejman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442622v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824067v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835622v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Saubes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-souchere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6886-971X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7288-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimirti Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bricard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350465v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alberola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4RSGH86-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte-Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1462-9011(02)00121-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38GZRCNW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leteurtre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323782.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323767.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323769.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Werdenberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323775.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Du Toit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E5B0AF64D6DFD002DD0EBDFD74578EFBB265BA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d' Aquino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197846v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bienaim&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829198v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Fullen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arnalds" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzoffi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Booth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470859105.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844404v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843691v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801885v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799150v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743721v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714762v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805655v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Ronfort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816087v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197864v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197679v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197709v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197860v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197765v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771258v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprats" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769150v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicoisne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deffontaines" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765506v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765808v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775574v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fromentel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773197v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poujade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198127v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Faulkner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Rejman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442622v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824067v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835622v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Saubes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>