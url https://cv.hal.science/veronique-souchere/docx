--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -753,286 +753,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Buèche</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dupayage,</w:t>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boquet,</w:t>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945085v1</w:t>
+                <w:t xml:space="preserve">hal-02936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Borg</w:t>
+                <w:t xml:space="preserve">Samuel Buèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Marc Dupayage,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boquet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936827v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policy design: Assessing the potential of new collective Agri-Environmental Schemes in the Marais Poitevin wetland region using a participatory approach</w:t>
               </w:r>
@@ -1497,169 +1497,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay : Case of the Austreberthe watershed (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay: Case of the Austreberthe watershed (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38 (1), pp.454-466. </w:t>
+              <w:t xml:space="preserve">, 2014, 38, pp.454-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198183v1</w:t>
+                <w:t xml:space="preserve">hal-04990879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de scénarios d'évolution du ruissellement érosif et implications pour les politiques publiques locales</w:t>
               </w:r>
@@ -1764,528 +1764,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay: Case of the Austreberthe watershed (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay : Case of the Austreberthe watershed (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38, pp.454-466. </w:t>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.454-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990879v1</w:t>
+                <w:t xml:space="preserve">hal-01198183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to explore game setting effects on attitude change during a role playing game session</w:t>
+                <w:t xml:space="preserve">Improvement of surface flow network prediction for the modeling of erosion processes in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Dubois</w:t>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Joël Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000812v1</w:t>
+                <w:t xml:space="preserve">hal-00780330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of surface flow network prediction for the modeling of erosion processes in agricultural landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">A participatory approach to design spatial scenarios of cropping systems and assess their effects on phoma stem canker management at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 183, pp.120-129. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.17 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780330v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach to design spatial scenarios of cropping systems and assess their effects on phoma stem canker management at a regional scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An agent-based model to explore game setting effects on attitude change during a role playing game session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Pinochet</w:t>
+                <w:t xml:space="preserve">Emmanuel E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 ((1) 2), 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003392v1</w:t>
+                <w:t xml:space="preserve">hal-01000812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and sediment budget across scale: A case study in a catchment of the European loess belt</w:t>
               </w:r>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 420-421, pp.255-263. </w:t>
@@ -2576,51 +2576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couverts herbacés comme outils de réduction des pertes en terre par érosion hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138 (1-2), pp.83-94. </w:t>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3626,1305 +3626,1305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t>
+                <w:t xml:space="preserve">Modeling response of soil erosion and runoff to changes in precipitation and cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. King</w:t>
+                <w:t xml:space="preserve">M.A. Nearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Victor Jetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">C. Baffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 61 (2-3), pp.131-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675763v1</w:t>
+                <w:t xml:space="preserve">hal-02682748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Benkhadra</w:t>
+                <w:t xml:space="preserve">Planning work constraints within farms to reduce runoff at catchment level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111 (1-4), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680684v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning work constraints within farms to reduce runoff at catchment level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.04.021⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458442v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of agri-environmental scenarios on runoff in a cultivated catchment (Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benkhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 61 (2-3), pp.229-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682385v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling response of soil erosion and runoff to changes in precipitation and cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Jetten</w:t>
+                <w:t xml:space="preserve">Modelling the impact of agri-environmental scenarios on runoff in a cultivated catchment (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baffaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 61 (2-3), pp.131-164. </w:t>
+              <w:t xml:space="preserve">, 2005, 61 (2-3), pp.229-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682748v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829189v1</w:t>
+                <w:t xml:space="preserve">hal-02669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669645v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland and crop trends: role of the European Union Common Agricultural Policy and consequences for runoff and soil erosion</w:t>
+                <w:t xml:space="preserve">Modelling ephemeral gully erosion in small cultivated catchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lecomte-Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Bruno Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (2-4), pp.489-505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083736v1</w:t>
+                <w:t xml:space="preserve">hal-02680341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ephemeral gully erosion in small cultivated catchements</w:t>
+                <w:t xml:space="preserve">Grassland and crop trends: role of the European Union Common Agricultural Policy and consequences for runoff and soil erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lecomte-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1462-9011(02)00121-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680341v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment concentration in interrill flow: interactions between soil surface conditions, vegetation and rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.193-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4983,64 +4983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rill erosion on cultivated hillslopes during two extreme rainfall events in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,77 +5117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5415,51 +5415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation du potentiel de ruissellement des bassins versants au moyen de la Télédétection et des systèmes d'Informations Géographiques. Application à des bassins versants du Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5801,51 +5801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et pluralité de la participation dans la gestion intégrée des ressources en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hassenforder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation d'accompagnement comme espace d'hybridation de connaissances sur les eaux et sur les territoires (projet SURGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6614,178 +6614,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les changements à l'interface entre espaces urbains, naturels et agricoles</w:t>
+                <w:t xml:space="preserve">Initier un processus ComMod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Werdenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William'S Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Leteurtre</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trébuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198317v1</w:t>
+                <w:t xml:space="preserve">hal-02801108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De multiples ajustements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6807,322 +6833,296 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 299 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et animer un jeu de rôles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les changements à l'interface entre espaces urbains, naturels et agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 299 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01198316v1</w:t>
+                <w:t xml:space="preserve">hal-01198317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initier un processus ComMod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir et animer un jeu de rôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William'S Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Trébuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801108v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling and simulation Applied to environmental management</w:t>
               </w:r>
@@ -7271,77 +7271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative modelling as a boundary institution to handle institutional complexities in water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick Du Toit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7430,51 +7430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Companion modelling: a method of adaptive and participatory research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,51 +7564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The commodian stance: interpersonal skills and expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7728,51 +7728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,320 +7834,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles pour partager des représentations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Page</w:t>
+                <w:t xml:space="preserve">Des modèles pour partager des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-81, 2010, Update Sciences and Technologies</w:t>
+              <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, p. 71 - p. 101, 2010, Update Sciences &amp; Technologies, 978-2-7592-0620-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525160v1</w:t>
+                <w:t xml:space="preserve">hal-00569251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles pour partager des représentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Le Page</w:t>
+                <w:t xml:space="preserve">Des modèles pour partager des représentations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, p. 71 - p. 101, 2010, Update Sciences &amp; Technologies, 978-2-7592-0620-9</w:t>
+              <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versailles : Quae Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-81, 2010, Update Sciences and Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569251v1</w:t>
+                <w:t xml:space="preserve">hal-00525160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La posture du commodien : un savoir être, des savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8228,51 +8228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation d'accompagnement : une méthode de recherche participative et adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8303,51 +8303,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. d'Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement: une démarche d'appui au développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 21 - p. 46, 2010, Update Sciences &amp; Technologies, 978-2-7592-0620-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8356,782 +8356,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of territories according to the location of agricultural activities : methods for regional scale approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+                <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schott</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sigrid Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changing european farming systems for a better Future. New visions for rural areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2006, 90-86860-02-8 978-90-8686-002-9</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816192v1</w:t>
+                <w:t xml:space="preserve">hal-02822704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Government and Agency Response to Soil Erosion Risk in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of territories according to the location of agricultural activities : methods for regional scale approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A. Fullen</w:t>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Arnalds</w:t>
+                <w:t xml:space="preserve">Elisabeth Bienaimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bazzoffi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Erosion in Europe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 978-0-470-85910-0</w:t>
+              <w:t xml:space="preserve">Changing european farming systems for a better Future. New visions for rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2006, 90-86860-02-8 978-90-8686-002-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829198v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture et territoires : cas des questions environnementales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
+                <w:t xml:space="preserve">Government and Agency Response to Soil Erosion Risk in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Fullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arnalds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bazzoffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin A. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2006, Synthèses (Quae), 2-7592-0000-0 978-2-7592-0000-9</w:t>
+              <w:t xml:space="preserve">Soil Erosion in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 978-0-470-85910-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822087v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'accompagnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Systèmes de culture et territoires : cas des questions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2006, Synthèses (Quae), 2-7592-0000-0 978-2-7592-0000-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02822704v1</w:t>
+                <w:t xml:space="preserve">hal-02822087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les informations existantes pour renseigner les relations agricultures-territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la gestion spatialisée de l'exploitation agricole à partir de l'utilisation du parcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 2005, 2-7462-1052-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833138v1</w:t>
+                <w:t xml:space="preserve">hal-02828256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la gestion spatialisée de l'exploitation agricole à partir de l'utilisation du parcellaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+                <w:t xml:space="preserve">Les informations existantes pour renseigner les relations agricultures-territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 2005, 2-7462-1052-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828256v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des pratiques agricoles dans la modélisation du ruissellement et de l'érosion des sols : les modèles LISEM et STREAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9195,77 +9195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les processus physiques et la maîtrise de l'érosion hydrique à l'échelle d'un territoire agricole. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9301,191 +9301,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of overland runrunoff and thalveg erosion. A land management approach</w:t>
+                <w:t xml:space="preserve">Control of overland runoff and talweg erosion: a land management approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t>
+              <w:t xml:space="preserve">Farm land erosion: in temperate plains environment and hills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02844404v1</w:t>
+                <w:t xml:space="preserve">hal-02843691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of overland runoff and talweg erosion: a land management approach</w:t>
+                <w:t xml:space="preserve">Control of overland runrunoff and thalveg erosion. A land management approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farm land erosion: in temperate plains environment and hills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 1993</w:t>
+              <w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843691v1</w:t>
+                <w:t xml:space="preserve">hal-02844404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9706,51 +9706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9825,96 +9825,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'accompagnement pour la gestion des territoires</w:t>
+                <w:t xml:space="preserve">Modélisation d'accompagnement et gestion du ruissellement érosif via des jeux de rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire PAYOTE: « Prise en compte des acteurs et de leurs décisions dans les modèles de paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801885v1</w:t>
+                <w:t xml:space="preserve">hal-01714762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place concertée d’actions pour éviter le ruissellement érosif en Pays de Caux</w:t>
               </w:r>
@@ -9926,51 +9926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10157,247 +10157,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vs collective in public policy design, a cooperation example in the Marais Poitevin region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'accompagnement pour la gestion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congress International Environmental Modelling and Software Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs). FRA., Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743721v1</w:t>
+                <w:t xml:space="preserve">hal-02801885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'accompagnement et gestion du ruissellement érosif via des jeux de rôles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual vs collective in public policy design, a cooperation example in the Marais Poitevin region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAYOTE: « Prise en compte des acteurs et de leurs décisions dans les modèles de paysage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">8. Congress International Environmental Modelling and Software Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs). FRA., Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714762v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation des processus biophysiques à l’échelle d'une petite région aux démarches d’accompagnement et de gestion à l’échelle collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10567,358 +10567,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruis’eau : Un outil d’aide à la concertation pour la gestion des risques liés au ruissellement érosif en Seine Maritime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Garin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805655v1</w:t>
+                <w:t xml:space="preserve">hal-01000809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749850v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t>
+                <w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t>
+              <w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000824v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10973,113 +10986,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on erosive runoff and costs for local communities of agricultural-soil-use-change scenarios: the case of Pays de Caux (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimirti Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11094,480 +11107,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+                <w:t xml:space="preserve">Ruis’eau : Un outil d’aide à la concertation pour la gestion des risques liés au ruissellement érosif en Seine Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000823v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise du risque érosif : quels leviers de la parcelle au paysage agricole</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'Inavation Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orléans, France. 21 p</w:t>
+              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000939v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000809v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La maîtrise du risque érosif : quels leviers de la parcelle au paysage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+                <w:t xml:space="preserve">Jean-François J.-F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t>
+              <w:t xml:space="preserve">Carrefour de l'Inavation Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orléans, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000642v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de scénarios prospectifs : application au cas du ruissellement érosif dans le Pays de Caux, Haute-Normandie</w:t>
               </w:r>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoprospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2011, Nice, France. 20 p</w:t>
@@ -11691,51 +11691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing sustainable management scenarios to control blackleg of winter oilseed rape from a combination of participative design and model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11767,277 +11767,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Pelzer</w:t>
+                <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'Innovation Agronomique "Démarches outils et innovations pour utiliser moins de pesticides en grande culture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Versailles, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173260v1</w:t>
+                <w:t xml:space="preserve">hal-00533834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
+              <w:t xml:space="preserve">Carrefour de l'Innovation Agronomique "Démarches outils et innovations pour utiliser moins de pesticides en grande culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533834v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
               </w:r>
@@ -12148,51 +12148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12200,51 +12200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities of the Future 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t>
@@ -12273,51 +12273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12325,51 +12325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t>
@@ -12411,51 +12411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whats going on in a role playing game?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12487,998 +12487,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting role-playing games to stakeholders or students to make them aware of erosive runoff</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Annual Conference of the International Simulation And Gaming Association, ISAGA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Simulation And Gaming Association (ISAGA). Delft, NLD., Jun 2009, Singapour, Singapore. 9 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816087v1</w:t>
+                <w:t xml:space="preserve">hal-02757580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual agent-based model to explore biases in a role playing game outcomes, &amp;quot;Learn to game, game to learn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Foresight methodology to fine-tune changes in local land use policy thereby minimizing runoff impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Annual Conference of the International Simulation And Gaming Association, ISAGA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Simulation And Gaming Association (ISAGA). Delft, NLD., Jun 2009, Singapore, Singapore. 10 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824111v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresight methodology to fine-tune changes in local land use policy thereby minimizing runoff impacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting role-playing games to stakeholders or students to make them aware of erosive runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">40. Annual Conference of the International Simulation And Gaming Association, ISAGA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation And Gaming Association (ISAGA). Delft, NLD., Jun 2009, Singapour, Singapore. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197864v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual agent-based model to explore biases in a role playing game outcomes, &amp;quot;Learn to game, game to learn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">40. Annual Conference of the International Simulation And Gaming Association, ISAGA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation And Gaming Association (ISAGA). Delft, NLD., Jun 2009, Singapore, Singapore. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757580v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresight on land use evolution using a coherent set of possible future land use change scenarios</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium. Empowerment of the rural actors: A renewal of the farming systems perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197679v1</w:t>
+                <w:t xml:space="preserve">hal-01197684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory modelling of fire prevention and urbanisation in southern France: from co-constructing to playing with the model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+                <w:t xml:space="preserve">La Modélisation d’Accompagnement. Appui ou &amp;quot;Simulation&amp;quot; de la mobilisation collective pour le Développement Durable d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IEMSS Biennal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques et domaines d’extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lille, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197709v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcTerre: Anticiper et aCcompagner des évolutions de TERRitoires agricoles sensibles aux coulées boueuses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participatory modelling of fire prevention and urbanisation in southern France: from co-constructing to playing with the model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de lancement de l'APR MEDD RDT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 9p</w:t>
+              <w:t xml:space="preserve">4. IEMSS Biennal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197720v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Modélisation d’Accompagnement. Appui ou &amp;quot;Simulation&amp;quot; de la mobilisation collective pour le Développement Durable d’un territoire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AcTerre: Anticiper et aCcompagner des évolutions de TERRitoires agricoles sensibles aux coulées boueuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques et domaines d’extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lille, France. 18 p</w:t>
+              <w:t xml:space="preserve">Séminaire national de lancement de l'APR MEDD RDT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197860v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foresight on land use evolution using a coherent set of possible future land use change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
+              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium. Empowerment of the rural actors: A renewal of the farming systems perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197684v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
               </w:r>
@@ -13691,592 +13691,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
+                <w:t xml:space="preserve">Companion modelling and management of erosive runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
+              <w:t xml:space="preserve">Cost Action 634: On Off-Site Environmental Impacts of Runoff and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197665v1</w:t>
+                <w:t xml:space="preserve">hal-01197658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion modelling and management of erosive runoff</w:t>
+                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost Action 634: On Off-Site Environmental Impacts of Runoff and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197658v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">Journées d'échanges et prospectives. De la recherche des sols à la décision publique : le programme Gessol (Gestion Durable des Sols), un support à la Directive Cadre sur la Protection des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458460v1</w:t>
+                <w:t xml:space="preserve">hal-01829199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'échanges et prospectives. De la recherche des sols à la décision publique : le programme Gessol (Gestion Durable des Sols), un support à la Directive Cadre sur la Protection des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829199v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14437,122 +14437,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences on runoff of the inexistence of permanent landscape elements in an agricultural landscape.</w:t>
+                <w:t xml:space="preserve">Modification of crop location at farm level: assessment of farmers' leeway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reorganizing field and landscape structures in a context of building strategies for water and soil protection. Cost 634 "On- and off-site environmental impacts of runoff and erosion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">COST 634 "On- and off-site environmental effects impacts of runoff and erosion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458445v1</w:t>
+                <w:t xml:space="preserve">hal-01458443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in field pattern and land use: consequences for runoff and soil erosion</w:t>
               </w:r>
@@ -14564,64 +14577,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 634: Reorganizing field and landscape strutures in a context of buiding strategies for soil and water protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lublin, Poland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14640,135 +14653,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of crop location at farm level: assessment of farmers' leeway</w:t>
+                <w:t xml:space="preserve">Consequences on runoff of the inexistence of permanent landscape elements in an agricultural landscape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634 "On- and off-site environmental effects impacts of runoff and erosion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Reorganizing field and landscape structures in a context of building strategies for water and soil protection. Cost 634 "On- and off-site environmental impacts of runoff and erosion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458443v1</w:t>
+                <w:t xml:space="preserve">hal-01458445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t>
               </w:r>
@@ -14873,325 +14873,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+                <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634 Conference "Soil conservation management, perception and policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Mont Saint Aignan, France. 1p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458481v1</w:t>
+                <w:t xml:space="preserve">hal-02759160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">COST 634 Conference "Soil conservation management, perception and policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Mont Saint Aignan, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759160v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15223,329 +15223,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">From inner-farms organization of crop rotations to landscape-scales building of crop mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Meeting on Significance of Soils Surface Characteristics in Soil Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8. ESA Congress: European agriculture in a global context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829203v1</w:t>
+                <w:t xml:space="preserve">hal-02761316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From inner-farms organization of crop rotations to landscape-scales building of crop mosaics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. ESA Congress: European agriculture in a global context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">1st Meeting on Significance of Soils Surface Characteristics in Soil Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761316v1</w:t>
+                <w:t xml:space="preserve">hal-01829203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données satellitaires pour la modélisation de risques de ruissellement : validation par l’exemple d’une crue éclair en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15581,523 +15581,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion pattern at catchment scale : coupling of interrill and ephemeral gully erosion modules in the STREAM model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire le ruissellement excessif à l'échelle des bassins versants : utilisation d'un outil d'intelligence territoriale pour diagnostiquer les risques et simuler les mesures correctives possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 623 : Soil erosion patterns. Evolution, spatio-temporal dynamics and connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1p</w:t>
+              <w:t xml:space="preserve">14. Rencontres européennes de la Journée du MATE Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825439v1</w:t>
+                <w:t xml:space="preserve">hal-02761951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise du ruissellement érosif en Haute-Normandie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland decrease : Role of the socio-economic factors and consequences for runoff and soil erosion</w:t>
+                <w:t xml:space="preserve">Soil erosion pattern at catchment scale : coupling of interrill and ephemeral gully erosion modules in the STREAM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Socio-economic factors and soil erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">COST 623 : Soil erosion patterns. Evolution, spatio-temporal dynamics and connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762322v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le ruissellement excessif à l'échelle des bassins versants : utilisation d'un outil d'intelligence territoriale pour diagnostiquer les risques et simuler les mesures correctives possibles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Grassland decrease : Role of the socio-economic factors and consequences for runoff and soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres européennes de la Journée du MATE Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop : Socio-economic factors and soil erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761951v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective locale. Une analyse en terme de proximité sur la question du ruissellement érosif en Haute-Normandie, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16161,90 +16161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating surface crusting and its spatial organization in runoff and erosion modeling at the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Soil Conservation Organization Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, West Lafayette, United States</w:t>
@@ -16286,64 +16286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation du potentiel de ruissellement des bassins versants au moyen de la télédétection et des systèmes d'informations géographiques. Application à des bassins versants du Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16392,277 +16392,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of agricultural praticies on ephemeral gullies location</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+                <w:t xml:space="preserve">Coordonner des choix de cultures sous contraintes environnementales : Des jeux de rôle aux modèles multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chicoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SMAGET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767143v1</w:t>
+                <w:t xml:space="preserve">hal-02769150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordonner des choix de cultures sous contraintes environnementales : Des jeux de rôle aux modèles multi-agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">Effects of agricultural praticies on ephemeral gullies location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SMAGET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769150v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of the european soil bureau and state of progress of the european soil information system</w:t>
               </w:r>
@@ -16687,51 +16687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jamagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16767,165 +16767,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des états de surface d'un parcellaire agricole producteur d'érosion par ruissellement concentré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">La base de données des sols d'Europe: Un outil pour une gestion harmonisée des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jamagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montanarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude des Phénomènes Spatiaux en Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765506v1</w:t>
+                <w:t xml:space="preserve">hal-02765578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS to predict concentrated flow erosion in cultivated catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16983,152 +17000,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données des sols d'Europe: Un outil pour une gestion harmonisée des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'évolution des états de surface d'un parcellaire agricole producteur d'érosion par ruissellement concentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">Etude des Phénomènes Spatiaux en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765578v1</w:t>
+                <w:t xml:space="preserve">hal-02765506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer based modelling of talweg erosion effects of agricultural activities on runoff processes</w:t>
               </w:r>
@@ -17166,51 +17166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ludwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17229,247 +17229,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of agricultural activities on runoff and talweg erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelisation des effets des pratiques agricoles sur le ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Fromentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Arc/Info User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775574v1</w:t>
+                <w:t xml:space="preserve">hal-02775025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation des effets des pratiques agricoles sur le ruissellement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the effects of agricultural activities on runoff and talweg erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Lille, France</w:t>
+              <w:t xml:space="preserve">9. European Arc/Info User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775025v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise du ruissellement et de l'erosion sur un territoire agricole</w:t>
               </w:r>
@@ -18053,345 +18053,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505501v1</w:t>
+                <w:t xml:space="preserve">hal-05505525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Barles</w:t>
+                <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t>
+              <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373573v1</w:t>
+                <w:t xml:space="preserve">hal-05505501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18407,263 +18407,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373551v1</w:t>
+                <w:t xml:space="preserve">hal-05373573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505525v1</w:t>
+                <w:t xml:space="preserve">hal-05373551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de ressources sur la conception dans les domaines de l’agriculture, de l’environnement et de l’alimentation: intérêt et conditions de faisabilité</w:t>
               </w:r>
@@ -18688,51 +18688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18806,104 +18806,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197961v1</w:t>
+                <w:t xml:space="preserve">hal-03130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
@@ -18928,104 +18928,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130201v1</w:t>
+                <w:t xml:space="preserve">hal-01197961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
               </w:r>
@@ -19146,77 +19146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et mise en œuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19268,77 +19268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour un zonage départemental de l’érosion des sols. Rapport n°3 : Synthèse et recommandations générales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19386,77 +19386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du modèle STREAM à l’échelle d’un bassin versant au cours d’un cycle hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19500,64 +19500,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Système d'Information sur les Sols d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19672,51 +19672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19797,51 +19797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Saubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20047,64 +20047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 634 Workshop : Farm level adoption of SWC measures and policy implications in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Wageningen, Netherlands. pp.43-43, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20142,64 +20142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling sediment concentration in interrill flow as a function of soil surface conditions, vegetation and rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20312,51 +20312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité 2006. Résultats des activités d'Atelier et approfondissement d'actions de recherche : Agriculture et qualité de l'eau. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20413,51 +20413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20501,51 +20501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de couplage des modèles STREAM et SENEQUE sur le bassin de la Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20666,51 +20666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57F31784"/>
+    <w:nsid w:val="4934BB4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20897,51 +20897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-souchere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6886-971X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7288-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimirti Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bricard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350465v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alberola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4RSGH86-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte-Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1462-9011(02)00121-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38GZRCNW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leteurtre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323782.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323767.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323769.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Werdenberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323775.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Du Toit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E5B0AF64D6DFD002DD0EBDFD74578EFBB265BA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d' Aquino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197846v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bienaim&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829198v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Fullen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arnalds" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzoffi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Booth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470859105.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844404v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843691v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801885v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799150v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743721v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714762v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805655v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Ronfort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816087v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197864v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197679v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197709v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197860v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197765v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771258v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprats" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769150v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicoisne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deffontaines" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765506v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765808v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775574v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fromentel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773197v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poujade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198127v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Faulkner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Rejman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442622v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824067v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835622v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Saubes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-souchere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6886-971X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7288-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimirti Laroutis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bricard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350465v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alberola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4RSGH86-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte-Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1462-9011(02)00121-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38GZRCNW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Werdenberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323775.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798739v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323767.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198317v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leteurtre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323782.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323769.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Du Toit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E5B0AF64D6DFD002DD0EBDFD74578EFBB265BA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d' Aquino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197846v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bienaim&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Fullen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arnalds" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzoffi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Booth" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470859105.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843691v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714762v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799150v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801885v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191180v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000939v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Ronfort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197864v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816087v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197860v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197709v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197720v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197679v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197765v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197658v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771258v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprats" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicoisne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deffontaines" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765808v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765506v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fromentel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775574v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773197v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poujade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198127v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Faulkner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Rejman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442622v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824067v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835622v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Saubes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>