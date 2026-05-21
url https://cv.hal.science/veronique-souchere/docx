--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -753,286 +753,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
+                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Samuel Buèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Marc Dupayage,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Borg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Bastien Boquet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936827v1</w:t>
+                <w:t xml:space="preserve">hal-02945085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Buèche</w:t>
+                <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dupayage,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Boquet,</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945085v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policy design: Assessing the potential of new collective Agri-Environmental Schemes in the Marais Poitevin wetland region using a participatory approach</w:t>
               </w:r>
@@ -1497,795 +1497,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay: Case of the Austreberthe watershed (Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialisation de scénarios d'évolution du ruissellement érosif et implications pour les politiques publiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (2), pp.164-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990879v1</w:t>
+                <w:t xml:space="preserve">hal-01123079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation de scénarios d'évolution du ruissellement érosif et implications pour les politiques publiques locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay : Case of the Austreberthe watershed (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.454-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123079v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay : Case of the Austreberthe watershed (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay: Case of the Austreberthe watershed (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38 (1), pp.454-466. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+              <w:t xml:space="preserve">, 2014, 38, pp.454-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198183v1</w:t>
+                <w:t xml:space="preserve">hal-04990879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of surface flow network prediction for the modeling of erosion processes in agricultural landscapes</w:t>
+                <w:t xml:space="preserve">An agent-based model to explore game setting effects on attitude change during a role playing game session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Couturier</w:t>
+                <w:t xml:space="preserve">Emmanuel E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Daroussin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 ((1) 2), 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780330v1</w:t>
+                <w:t xml:space="preserve">hal-01000812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach to design spatial scenarios of cropping systems and assess their effects on phoma stem canker management at a regional scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Pelzer</w:t>
+                <w:t xml:space="preserve">Improvement of surface flow network prediction for the modeling of erosion processes in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Pinochet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48, pp.17 - 26. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003392v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to explore game setting effects on attitude change during a role playing game session</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participatory approach to design spatial scenarios of cropping systems and assess their effects on phoma stem canker management at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">X. Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.17 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000812v1</w:t>
+                <w:t xml:space="preserve">hal-01003392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and sediment budget across scale: A case study in a catchment of the European loess belt</w:t>
               </w:r>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 420-421, pp.255-263. </w:t>
@@ -2576,51 +2576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couverts herbacés comme outils de réduction des pertes en terre par érosion hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138 (1-2), pp.83-94. </w:t>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3626,1305 +3626,1305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling response of soil erosion and runoff to changes in precipitation and cover</w:t>
+                <w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Nearing</w:t>
+                <w:t xml:space="preserve">C. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Jetten</w:t>
+                <w:t xml:space="preserve">Véronique Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baffaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 61 (2-3), pp.131-164. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.03.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682748v2</w:t>
+                <w:t xml:space="preserve">hal-02675763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning work constraints within farms to reduce runoff at catchment level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.04.021⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458442v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
+                <w:t xml:space="preserve">Planning work constraints within farms to reduce runoff at catchment level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111 (1-4), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675763v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of agri-environmental scenarios on runoff in a cultivated catchment (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.111-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 61 (2-3), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680684v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of agri-environmental scenarios on runoff in a cultivated catchment (Normandy, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Modeling response of soil erosion and runoff to changes in precipitation and cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Nearing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Jetten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine King</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 61 (2-3), pp.229-240. </w:t>
+              <w:t xml:space="preserve">, 2005, 61 (2-3), pp.131-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682385v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669645v1</w:t>
+                <w:t xml:space="preserve">hal-01829189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829189v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ephemeral gully erosion in small cultivated catchements</w:t>
+                <w:t xml:space="preserve">Grassland and crop trends: role of the European Union Common Agricultural Policy and consequences for runoff and soil erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ludwig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Véronique Lecomte-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1462-9011(02)00121-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680341v1</w:t>
+                <w:t xml:space="preserve">hal-04083736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland and crop trends: role of the European Union Common Agricultural Policy and consequences for runoff and soil erosion</w:t>
+                <w:t xml:space="preserve">Modelling ephemeral gully erosion in small cultivated catchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine King</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (2-4), pp.489-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1462-9011(02)00121-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04083736v1</w:t>
+                <w:t xml:space="preserve">hal-02680341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment concentration in interrill flow: interactions between soil surface conditions, vegetation and rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.193-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4983,64 +4983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rill erosion on cultivated hillslopes during two extreme rainfall events in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,77 +5117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5415,51 +5415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation du potentiel de ruissellement des bassins versants au moyen de la Télédétection et des systèmes d'Informations Géographiques. Application à des bassins versants du Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5801,51 +5801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et pluralité de la participation dans la gestion intégrée des ressources en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hassenforder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation d'accompagnement comme espace d'hybridation de connaissances sur les eaux et sur les territoires (projet SURGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6614,204 +6614,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initier un processus ComMod</w:t>
+                <w:t xml:space="preserve">Accompagner les changements à l'interface entre espaces urbains, naturels et agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Werdenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Trébuil</w:t>
+                <w:t xml:space="preserve">Elsa Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801108v1</w:t>
+                <w:t xml:space="preserve">hal-01198317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De multiples ajustements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6833,296 +6807,322 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les changements à l'interface entre espaces urbains, naturels et agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir et animer un jeu de rôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William'S Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198317v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et animer un jeu de rôles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initier un processus ComMod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Werdenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William'S Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trébuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198316v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling and simulation Applied to environmental management</w:t>
               </w:r>
@@ -7271,77 +7271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative modelling as a boundary institution to handle institutional complexities in water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick Du Toit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7424,299 +7424,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion modelling: a method of adaptive and participatory research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bousquet</w:t>
+                <w:t xml:space="preserve">The commodian stance: interpersonal skills and expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William'S Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick d'Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion modelling</w:t>
+              <w:t xml:space="preserve">Companion modelling : a participatory approach to support sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 368 p., 2011, Update Sciences et Technologies, 9782759209224</w:t>
+              <w:t xml:space="preserve">, 368 p., 2011, Collection Update sciences &amp; technologies, 978-2-7592-0922-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197885v1</w:t>
+                <w:t xml:space="preserve">hal-01198096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commodian stance: interpersonal skills and expertise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick d'Aquino</w:t>
+                <w:t xml:space="preserve">Companion modelling: a method of adaptive and participatory research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fourage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick d' Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion modelling : a participatory approach to support sustainable development</w:t>
+              <w:t xml:space="preserve">Companion modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 368 p., 2011, Collection Update sciences &amp; technologies, 978-2-7592-0922-4</w:t>
+              <w:t xml:space="preserve">, 368 p., 2011, Update Sciences et Technologies, 9782759209224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198096v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for sharing representations .</w:t>
               </w:r>
@@ -7728,51 +7728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7781,51 +7781,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Companion Modelling: A Participatory Approach Supporting Sustainable Development .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versailles, Quae Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 69-96., 2011, Collection Update sciences &amp; technologies, 978-2-7592-0922-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7866,51 +7866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7991,51 +7991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8103,103 +8103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La posture du commodien : un savoir être, des savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick d'Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : Une démarche participative en appui au développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences et Technologies, 978-2-7592-0620-9</w:t>
@@ -8228,51 +8228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation d'accompagnement : une méthode de recherche participative et adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8356,782 +8356,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'accompagnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of territories according to the location of agricultural activities : methods for regional scale approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Aubert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bienaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t>
+              <w:t xml:space="preserve">Changing european farming systems for a better Future. New visions for rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2006, 90-86860-02-8 978-90-8686-002-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822704v1</w:t>
+                <w:t xml:space="preserve">hal-02816192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of territories according to the location of agricultural activities : methods for regional scale approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Government and Agency Response to Soil Erosion Risk in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">Michael A. Fullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bienaimé</w:t>
+                <w:t xml:space="preserve">Andres Arnalds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Bazzoffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin A. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changing european farming systems for a better Future. New visions for rural areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2006, 90-86860-02-8 978-90-8686-002-9</w:t>
+              <w:t xml:space="preserve">Soil Erosion in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 978-0-470-85910-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816192v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Government and Agency Response to Soil Erosion Risk in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Castillo</w:t>
+                <w:t xml:space="preserve">Systèmes de culture et territoires : cas des questions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Erosion in Europe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 978-0-470-85910-0</w:t>
+              <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2006, Synthèses (Quae), 2-7592-0000-0 978-2-7592-0000-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829198v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture et territoires : cas des questions environnementales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
+                <w:t xml:space="preserve">Modélisation d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2006, Synthèses (Quae), 2-7592-0000-0 978-2-7592-0000-9</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822087v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la gestion spatialisée de l'exploitation agricole à partir de l'utilisation du parcellaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+                <w:t xml:space="preserve">Les informations existantes pour renseigner les relations agricultures-territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 2005, 2-7462-1052-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828256v1</w:t>
+                <w:t xml:space="preserve">hal-02833138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les informations existantes pour renseigner les relations agricultures-territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+                <w:t xml:space="preserve">Analyse de la gestion spatialisée de l'exploitation agricole à partir de l'utilisation du parcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 2005, 2-7462-1052-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833138v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des pratiques agricoles dans la modélisation du ruissellement et de l'érosion des sols : les modèles LISEM et STREAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9195,77 +9195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les processus physiques et la maîtrise de l'érosion hydrique à l'échelle d'un territoire agricole. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9301,191 +9301,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of overland runoff and talweg erosion: a land management approach</w:t>
+                <w:t xml:space="preserve">Control of overland runrunoff and thalveg erosion. A land management approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farm land erosion: in temperate plains environment and hills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 1993</w:t>
+              <w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843691v1</w:t>
+                <w:t xml:space="preserve">hal-02844404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of overland runrunoff and thalveg erosion. A land management approach</w:t>
+                <w:t xml:space="preserve">Control of overland runoff and talweg erosion: a land management approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t>
+              <w:t xml:space="preserve">Farm land erosion: in temperate plains environment and hills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02844404v1</w:t>
+                <w:t xml:space="preserve">hal-02843691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9706,51 +9706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9825,579 +9825,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'accompagnement et gestion du ruissellement érosif via des jeux de rôles</w:t>
+                <w:t xml:space="preserve">Mise en place concertée d’actions pour éviter le ruissellement érosif en Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAYOTE: « Prise en compte des acteurs et de leurs décisions dans les modèles de paysage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">Séminaire technique de l’AFEPTB : Atelier Synergie des politiques "eau" et "agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Antony, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714762v1</w:t>
+                <w:t xml:space="preserve">hal-02801781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place concertée d’actions pour éviter le ruissellement érosif en Pays de Caux</w:t>
+                <w:t xml:space="preserve">Un exemple de recherche-action via la mise en œuvre d’une modélisation d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique de l’AFEPTB : Atelier Synergie des politiques "eau" et "agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Antony, France. 13 p</w:t>
+              <w:t xml:space="preserve">École-chercheurs : "Paysage et santé des plantes : analyser, comprendre et modéliser les processus écologiques en jeu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801781v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de recherche-action via la mise en œuvre d’une modélisation d'accompagnement</w:t>
+                <w:t xml:space="preserve">Représentations et outil &amp;quot;modélisation d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École-chercheurs : "Paysage et santé des plantes : analyser, comprendre et modéliser les processus écologiques en jeu"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire "Représentation : perception et territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799150v1</w:t>
+                <w:t xml:space="preserve">hal-02793586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et outil &amp;quot;modélisation d'accompagnement</w:t>
+                <w:t xml:space="preserve">Modélisation d'accompagnement pour la gestion des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Représentation : perception et territoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France. 47 p</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793586v1</w:t>
+                <w:t xml:space="preserve">hal-02801885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'accompagnement pour la gestion des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual vs collective in public policy design, a cooperation example in the Marais Poitevin region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France. 12 p</w:t>
+              <w:t xml:space="preserve">8. Congress International Environmental Modelling and Software Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs). FRA., Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801885v1</w:t>
+                <w:t xml:space="preserve">hal-02743721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vs collective in public policy design, a cooperation example in the Marais Poitevin region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'accompagnement et gestion du ruissellement érosif via des jeux de rôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congress International Environmental Modelling and Software Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs). FRA., Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire PAYOTE: « Prise en compte des acteurs et de leurs décisions dans les modèles de paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743721v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation des processus biophysiques à l’échelle d'une petite région aux démarches d’accompagnement et de gestion à l’échelle collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10567,1007 +10567,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Charles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000809v1</w:t>
+                <w:t xml:space="preserve">hal-01000823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact on erosive runoff and costs for local communities of agricultural-soil-use-change scenarios: the case of Pays de Caux (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000642v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial cultivar deployment and residue management : what impact for phoma stem canker of winter oilseed rape and resistance sustainability?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+                <w:t xml:space="preserve">Ruis’eau : Un outil d’aide à la concertation pour la gestion des risques liés au ruissellement érosif en Seine Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Resistance Sustainability International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000823v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t>
+              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173344v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on erosive runoff and costs for local communities of agricultural-soil-use-change scenarios: the case of Pays de Caux (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
+                <w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191180v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruis’eau : Un outil d’aide à la concertation pour la gestion des risques liés au ruissellement érosif en Seine Maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Conception et simulation de scenarios de gestion durable des resistances au phoma du colza avec une version améliorée du modèle spatio-temporel SIPPOM-WOSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Tours, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805655v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La maîtrise du risque érosif : quels leviers de la parcelle au paysage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Carrefour de l'Inavation Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orléans, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749850v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et évaluer des scenarios de gestion spatial des systèmes de culture pour accroître la durabilité des résistances au phoma chez le colza</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jan 2012, Aussois, France. pp.47-47</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000824v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise du risque érosif : quels leviers de la parcelle au paysage agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François J.-F. Ouvry</w:t>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'Inavation Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orléans, France. 21 p</w:t>
+              <w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000939v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de scénarios prospectifs : application au cas du ruissellement érosif dans le Pays de Caux, Haute-Normandie</w:t>
               </w:r>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoprospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2011, Nice, France. 20 p</w:t>
@@ -11691,51 +11691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing sustainable management scenarios to control blackleg of winter oilseed rape from a combination of participative design and model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11825,51 +11825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
@@ -12142,320 +12142,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Abrami</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaele Ducrot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities of the Future 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t>
+              <w:t xml:space="preserve">Cities of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755405v1</w:t>
+                <w:t xml:space="preserve">hal-00563242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Raphaele Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t>
+              <w:t xml:space="preserve">Cities of the Future 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563242v1</w:t>
+                <w:t xml:space="preserve">hal-02755405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whats going on in a role playing game?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12487,1520 +12487,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting role-playing games to stakeholders or students to make them aware of erosive runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">40. Annual Conference of the International Simulation And Gaming Association, ISAGA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation And Gaming Association (ISAGA). Delft, NLD., Jun 2009, Singapour, Singapore. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757580v1</w:t>
+                <w:t xml:space="preserve">hal-02816087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresight methodology to fine-tune changes in local land use policy thereby minimizing runoff impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+                <w:t xml:space="preserve">A conceptual agent-based model to explore biases in a role playing game outcomes, &amp;quot;Learn to game, game to learn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">40. Annual Conference of the International Simulation And Gaming Association, ISAGA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation And Gaming Association (ISAGA). Delft, NLD., Jun 2009, Singapore, Singapore. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197864v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting role-playing games to stakeholders or students to make them aware of erosive runoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foresight methodology to fine-tune changes in local land use policy thereby minimizing runoff impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Annual Conference of the International Simulation And Gaming Association, ISAGA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Simulation And Gaming Association (ISAGA). Delft, NLD., Jun 2009, Singapour, Singapore. 9 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816087v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual agent-based model to explore biases in a role playing game outcomes, &amp;quot;Learn to game, game to learn</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Annual Conference of the International Simulation And Gaming Association, ISAGA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Simulation And Gaming Association (ISAGA). Delft, NLD., Jun 2009, Singapore, Singapore. 10 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824111v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Modélisation d’Accompagnement. Appui ou &amp;quot;Simulation&amp;quot; de la mobilisation collective pour le Développement Durable d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Armand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Hochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
+              <w:t xml:space="preserve">La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques et domaines d’extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lille, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197684v1</w:t>
+                <w:t xml:space="preserve">hal-01197860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Modélisation d’Accompagnement. Appui ou &amp;quot;Simulation&amp;quot; de la mobilisation collective pour le Développement Durable d’un territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hochereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques et domaines d’extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lille, France. 18 p</w:t>
+              <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197860v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory modelling of fire prevention and urbanisation in southern France: from co-constructing to playing with the model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AcTerre: Anticiper et aCcompagner des évolutions de TERRitoires agricoles sensibles aux coulées boueuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IEMSS Biennal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire national de lancement de l'APR MEDD RDT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197709v1</w:t>
+                <w:t xml:space="preserve">hal-01197720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcTerre: Anticiper et aCcompagner des évolutions de TERRitoires agricoles sensibles aux coulées boueuses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foresight on land use evolution using a coherent set of possible future land use change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de lancement de l'APR MEDD RDT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 9p</w:t>
+              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium. Empowerment of the rural actors: A renewal of the farming systems perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197720v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresight on land use evolution using a coherent set of possible future land use change scenarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Participatory modelling of fire prevention and urbanisation in southern France: from co-constructing to playing with the model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium. Empowerment of the rural actors: A renewal of the farming systems perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">4. IEMSS Biennal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197679v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Companion modelling approach for participatory land management: the case of erosive runoff in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Echeverria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197771v1</w:t>
+                <w:t xml:space="preserve">hal-01197765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion modelling approach for participatory land management: the case of erosive runoff in Upper Normandy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197765v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion modelling and management of erosive runoff</w:t>
+                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost Action 634: On Off-Site Environmental Impacts of Runoff and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197658v1</w:t>
+                <w:t xml:space="preserve">hal-01197665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
+                <w:t xml:space="preserve">Companion modelling and management of erosive runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
+              <w:t xml:space="preserve">Cost Action 634: On Off-Site Environmental Impacts of Runoff and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197665v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14107,51 +14107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14187,277 +14187,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t>
+                <w:t xml:space="preserve">Are current methods still relevant for agronomists to face new challenges? A land use case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. King</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine King</w:t>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress on Regional Geoscientific Cartography and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Barcelone, Spain. 6 p</w:t>
+              <w:t xml:space="preserve">IX. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Warswa, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822962v1</w:t>
+                <w:t xml:space="preserve">hal-01482805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are current methods still relevant for agronomists to face new challenges? A land use case study.</w:t>
+                <w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Le Bail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Aubry</w:t>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Warswa, Poland</w:t>
+              <w:t xml:space="preserve">5. European Congress on Regional Geoscientific Cartography and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Barcelone, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482805v1</w:t>
+                <w:t xml:space="preserve">hal-02822962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of crop location at farm level: assessment of farmers' leeway</w:t>
               </w:r>
@@ -14545,230 +14545,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in field pattern and land use: consequences for runoff and soil erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences on runoff of the inexistence of permanent landscape elements in an agricultural landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: Reorganizing field and landscape strutures in a context of buiding strategies for soil and water protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland. 1 p</w:t>
+              <w:t xml:space="preserve">Reorganizing field and landscape structures in a context of building strategies for water and soil protection. Cost 634 "On- and off-site environmental impacts of runoff and erosion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829722v1</w:t>
+                <w:t xml:space="preserve">hal-01458445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences on runoff of the inexistence of permanent landscape elements in an agricultural landscape.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in field pattern and land use: consequences for runoff and soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reorganizing field and landscape structures in a context of building strategies for water and soil protection. Cost 634 "On- and off-site environmental impacts of runoff and erosion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">COST 634: Reorganizing field and landscape strutures in a context of buiding strategies for soil and water protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458445v1</w:t>
+                <w:t xml:space="preserve">hal-02829722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t>
               </w:r>
@@ -14873,325 +14873,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">COST 634 Conference "Soil conservation management, perception and policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Mont Saint Aignan, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759160v1</w:t>
+                <w:t xml:space="preserve">hal-01458481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+                <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634 Conference "Soil conservation management, perception and policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Mont Saint Aignan, France. 1p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458481v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15223,329 +15223,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From inner-farms organization of crop rotations to landscape-scales building of crop mosaics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. ESA Congress: European agriculture in a global context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">1st Meeting on Significance of Soils Surface Characteristics in Soil Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761316v1</w:t>
+                <w:t xml:space="preserve">hal-01829203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">From inner-farms organization of crop rotations to landscape-scales building of crop mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Meeting on Significance of Soils Surface Characteristics in Soil Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8. ESA Congress: European agriculture in a global context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829203v1</w:t>
+                <w:t xml:space="preserve">hal-02761316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données satellitaires pour la modélisation de risques de ruissellement : validation par l’exemple d’une crue éclair en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15581,523 +15581,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le ruissellement excessif à l'échelle des bassins versants : utilisation d'un outil d'intelligence territoriale pour diagnostiquer les risques et simuler les mesures correctives possibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil erosion pattern at catchment scale : coupling of interrill and ephemeral gully erosion modules in the STREAM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dubreuil</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres européennes de la Journée du MATE Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">COST 623 : Soil erosion patterns. Evolution, spatio-temporal dynamics and connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761951v1</w:t>
+                <w:t xml:space="preserve">hal-02825439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise du ruissellement érosif en Haute-Normandie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion pattern at catchment scale : coupling of interrill and ephemeral gully erosion modules in the STREAM model</w:t>
+                <w:t xml:space="preserve">Grassland decrease : Role of the socio-economic factors and consequences for runoff and soil erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 623 : Soil erosion patterns. Evolution, spatio-temporal dynamics and connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Müncheberg, Germany. 1p</w:t>
+              <w:t xml:space="preserve">Workshop : Socio-economic factors and soil erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825439v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland decrease : Role of the socio-economic factors and consequences for runoff and soil erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire le ruissellement excessif à l'échelle des bassins versants : utilisation d'un outil d'intelligence territoriale pour diagnostiquer les risques et simuler les mesures correctives possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Socio-economic factors and soil erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">14. Rencontres européennes de la Journée du MATE Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762322v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective locale. Une analyse en terme de proximité sur la question du ruissellement érosif en Haute-Normandie, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16161,90 +16161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating surface crusting and its spatial organization in runoff and erosion modeling at the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Soil Conservation Organization Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, West Lafayette, United States</w:t>
@@ -16286,64 +16286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation du potentiel de ruissellement des bassins versants au moyen de la télédétection et des systèmes d'informations géographiques. Application à des bassins versants du Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16549,51 +16549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16687,51 +16687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jamagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16767,368 +16767,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données des sols d'Europe: Un outil pour une gestion harmonisée des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using GIS to predict concentrated flow erosion in cultivated catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">HydroGIS 96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765578v1</w:t>
+                <w:t xml:space="preserve">hal-02765808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GIS to predict concentrated flow erosion in cultivated catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ludwig</w:t>
+                <w:t xml:space="preserve">Modélisation de l'évolution des états de surface d'un parcellaire agricole producteur d'érosion par ruissellement concentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroGIS 96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Etude des Phénomènes Spatiaux en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765808v1</w:t>
+                <w:t xml:space="preserve">hal-02765506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des états de surface d'un parcellaire agricole producteur d'érosion par ruissellement concentré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">La base de données des sols d'Europe: Un outil pour une gestion harmonisée des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jamagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montanarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude des Phénomènes Spatiaux en Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765506v1</w:t>
+                <w:t xml:space="preserve">hal-02765578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer based modelling of talweg erosion effects of agricultural activities on runoff processes</w:t>
               </w:r>
@@ -17166,51 +17166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ludwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17229,247 +17229,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation des effets des pratiques agricoles sur le ruissellement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the effects of agricultural activities on runoff and talweg erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Lille, France</w:t>
+              <w:t xml:space="preserve">9. European Arc/Info User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775025v1</w:t>
+                <w:t xml:space="preserve">hal-02775574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of agricultural activities on runoff and talweg erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelisation des effets des pratiques agricoles sur le ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Fromentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Arc/Info User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775574v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise du ruissellement et de l'erosion sur un territoire agricole</w:t>
               </w:r>
@@ -18053,617 +18053,617 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barles</w:t>
+                <w:t xml:space="preserve">Henri Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505525v1</w:t>
+                <w:t xml:space="preserve">hal-05505501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
+              <w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505501v1</w:t>
+                <w:t xml:space="preserve">hal-05373589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373589v1</w:t>
+                <w:t xml:space="preserve">hal-05373573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t>
+              <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373573v1</w:t>
+                <w:t xml:space="preserve">hal-05373551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373551v1</w:t>
+                <w:t xml:space="preserve">hal-05505525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de ressources sur la conception dans les domaines de l’agriculture, de l’environnement et de l’alimentation: intérêt et conditions de faisabilité</w:t>
               </w:r>
@@ -18688,51 +18688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18806,104 +18806,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130201v1</w:t>
+                <w:t xml:space="preserve">hal-01197961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
@@ -18928,104 +18928,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197961v1</w:t>
+                <w:t xml:space="preserve">hal-03130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
               </w:r>
@@ -19146,77 +19146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et mise en œuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19268,77 +19268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour un zonage départemental de l’érosion des sols. Rapport n°3 : Synthèse et recommandations générales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19386,77 +19386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du modèle STREAM à l’échelle d’un bassin versant au cours d’un cycle hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19500,64 +19500,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Système d'Information sur les Sols d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19646,77 +19646,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau et Agriculture dans l’UMR SADAPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19784,64 +19784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Saubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20047,64 +20047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 634 Workshop : Farm level adoption of SWC measures and policy implications in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Wageningen, Netherlands. pp.43-43, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20142,64 +20142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling sediment concentration in interrill flow as a function of soil surface conditions, vegetation and rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20312,51 +20312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité 2006. Résultats des activités d'Atelier et approfondissement d'actions de recherche : Agriculture et qualité de l'eau. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20413,51 +20413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20501,51 +20501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de couplage des modèles STREAM et SENEQUE sur le bassin de la Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20666,51 +20666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4934BB4D"/>
+    <w:nsid w:val="997B9683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20897,51 +20897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-souchere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6886-971X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7288-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimirti Laroutis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bricard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350465v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alberola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4RSGH86-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte-Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1462-9011(02)00121-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38GZRCNW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Werdenberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323775.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798739v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323767.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198317v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leteurtre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323782.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323769.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Du Toit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E5B0AF64D6DFD002DD0EBDFD74578EFBB265BA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d' Aquino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197846v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bienaim&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Fullen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arnalds" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzoffi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Booth" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470859105.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843691v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714762v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799150v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801885v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191180v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000939v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Ronfort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197864v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816087v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197860v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197709v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197720v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197679v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197765v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197658v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771258v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprats" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicoisne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deffontaines" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765808v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765506v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fromentel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775574v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773197v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poujade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198127v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Faulkner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Rejman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442622v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824067v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835622v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Saubes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-souchere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6886-971X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7288-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimirti Laroutis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.05.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bricard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350465v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alberola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4RSGH86-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lheriteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte-Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1462-9011(02)00121-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38GZRCNW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leteurtre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323782.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323767.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323769.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Werdenberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323775.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Du Toit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2549-2_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E5B0AF64D6DFD002DD0EBDFD74578EFBB265BA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198096v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d' Aquino" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197846v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bienaim&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829198v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Fullen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arnalds" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzoffi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Booth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470859105.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844404v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843691v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801781v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beraud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799150v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793586v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801885v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743721v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714762v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000823v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191180v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000824v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173344v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Ronfort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173260v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816087v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197864v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197860v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197720v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197679v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197709v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197765v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829722v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825439v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771258v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprats" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicoisne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deffontaines" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767143v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765808v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765506v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775574v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fromentel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773197v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poujade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198127v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Faulkner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Rejman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442622v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824067v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835622v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Saubes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>