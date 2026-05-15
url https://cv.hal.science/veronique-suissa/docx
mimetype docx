--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Suissa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DOCTEUR EN PSYCHOLOGIE. Directrice Générale de l'Agence des Médecines Complémentaires Adaptées (A-MCA).Rédactrice en chef Adjointe de la revue scientifique : &amp;quot;Le Journal de l'hypnose et de la santé intégrative&amp;quot; (DUNOD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-8864-9465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines & secteurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  : Sciences humaines et sociales - Santé - Pratiques complémentaires - Prévention</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Accadémique - Entreprise - Sanitaire - Médico-social - Associatif -  Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Qualifiée aux fonctions de maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Docteur en psychologie (soutenance de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Psychologue clinicienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions principales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Directrice Générale d'une Association (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-MCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Rédactrice en chef adjointe d'une revue scientifique en santé (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JHY-SI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications & communications (scientifiques, professionnelles et grand public)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseil & ingénerie (pilotage de projets, rédaction de contenus & modération/organisation d'évènements)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités d'experts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Revue scientifique JHYSI - dunod (depuis 2024) ; Association A-MCA (depuis 2020) ; Entreprise DeuxièmeAvis (depuis 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Ministère de la santé (2023), Salon Medecintechs (2021-2023); Ligue Nationale contre le cancer (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description générale</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en psychologie clinique de formation, j’ai exercé pendant huit ans comme psychologue en milieu sanitaire et socialtout en menant des activités universitaires. Depuis 2020, je dirige une association qui rassemble 15 000 citoyens, 400 expertset 50 partenaires. Dirigeante, consultante, rédactrice en chef adjointe et auteure publiée, j’interviens à l’interface de l’expertisescientifique et de l’action opérationnelle sur le terrain. Mes principales missions couvrent la direction d’équipes, la coordinationd’experts, le pilotage de projets, l’organisation d’événements, le développement des relations et des partenariats, ainsi que lapublication de contenus (scientifiques, institutionnels et grand public). La transversalité de mes fonctions me conduit àcoopérer régulièrement avec une grande diversité d’acteurs (dirigeants, élus, soignants, patients, étudiants, citoyens) et destructures (entreprises, collectivités, ministères, centres de soins, EHPAD, universités, associations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les enjeux des médecines complémentaires et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Avril (4325), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4325.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins de support, médecines complémentaires et médecine intégrative : De l'évolution des conceptions aux applications de terrain en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zedet Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'hypnose et de la Santé Intégrative </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, n° 33 (2), pp.24-36. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jhsi.033.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé intégrative et médecine intégrative. Définitions, distinctions et articulation des concepts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'hypnose et de la Santé Intégrative </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Your “Life Territory”: The Meaning of Place and Home for Community Dwellers and Nursing Home Residents—A Qualitative Study in Four European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.517. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19010517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode Snoezelen : une alternative thérapeutique chez les patients ayant des troubles cognitifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.162-172. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2022.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soin aux professionnels de santé (SPS) . Comprendre le vécu et les attentes en matière d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cornibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Belervacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 602, pp14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being useful among persons aged over 65: social representations from a cross-sectional European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Letty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.2565 - 2572. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-020-01767-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines Complémentaires et Alternatives (MCA) : proposition d’une définition et d’une catégorisation de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/heg.102.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives : quelle signification en gériatrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.371 - 376. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2020.0887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary and alternative medicine agency To promote the development of practices while fighting against health abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2020.0893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-oncologie : comprendre les processus impliqués dans le vécu des utilisateurs de Médecines Complémentaires ou Alternatives (MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 1 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et comprendre le burn out des soignants exerçant en gérontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence des médecines complémentaires et alternatives (A-MCA). Pour favoriser l’essor des pratiques tout en luttant contre les dérives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2020.0893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-oncologie : comprendre les processus impliqués dans le vécu des utilisateurs de Médecines Complémentaires ou Alternatives (MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et comprendre le burn out des soignants exerçant en gérontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un accompagnement personnalisé nécessaire mais complexe à mettre en oeuvre ? L’exemple de la prise en charge oncogériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (145), pp.34-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux médecines complémentaires et alternatives (MCA) face aux incertitudes de la médecine allopathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.272-280. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-016-0599-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition et note de synthèse pour le rapport : Comprendre la place de l’irrationalité dans le soin : quelles conséquences pour la pratique et la formation des soignants ? Par l’Académie Nationale de Médecine (commission 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers le care : projet de résolution à l’Assemblée pour la création d’une Agence gouvernementale d’évaluation des approches complémentaires et des dérives thérapeutiques. Analyse des fondateurs de l’AMCA, Revue Politique et Parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition et note de synthèse pour l’Assemblée Nationale dans le cadre du rapport parlementaire portant sur la maladie de Lyme, Assemblée Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de structurer les médecines complémentaires et alternatives ». Tribune collective, Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus : « La crise met en exergue la fragilité structurelle du système médico-social ». Tribune, Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives (MCA) : pour un observatoire national des pratiques. Tribune, Revue Politique et Parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société du bien-être. Médecines douces, complémentaires, alternatives… Un écosystème en mouvement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 208pp, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 grandes questions pour comprendre la réflexologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160pp, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 grandes questions pour comprendre l'ostéopathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 160pp, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 grandes questions pour comprendre les art-thérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives. Les 20 grandes questions pour comprendre la sophrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 160pp, 2022, Coll. Les 20 grandes questions pour comprendre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 grandes questions pour comprendre l'homéopathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, pp.160, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives : pour ou contre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 422pp, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine non conventionnelle : un nouveau modèle de soin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et santé. Changer de modèle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La charte, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires : Évaluation. Vers une politique d'évaluation nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives : pour ou contre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michalon éditions, pp91-pp97 (422pp), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine non conventionnelle : un nouveau modèle de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVATION ET SANTÉ. Changer de modèle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Charte, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines : quels-sont les mécanismes psychologiques à l'oeuvre? Cas du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives : pour ou contre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michalon éditions, pp157-171 (422pp), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations de l'Agence des Médecines Complémentaires Adaptées (A-MCA) dans le cadre de sa participation aux travaux ministériels portant sur les Pratiques de Soins Non Conventionnelles (PSNC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des Médecines complémentaires Adaptées (A-MCA). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT ANNUEL - GROUPE D'EXPERTS Les pratiques complémentaires et la santé Intégrative en France. Focus sur 23 dispositifs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des médecines complémentaires adaptées (A-MCA). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel d'experts : Les pratiques complémentaires en France. Constats, attentes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des Médecines Complémentaires Adaptées (A-MCA). 2023, 41pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'experts : Qualité/Sécurité des pratiques. 65 principes pour la qualité/sécurité des pratiques (praticiens, organisations, usagers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des Médecines Complémentaires Adaptées (A-MCA). 2022, 132pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'experts : Structurer le champ des médecines complémentaires et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des médecines complémentaires adaptées (A-MCA); Fauves éditions. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les États Généraux de la seniorisation de la société. Contribution citoyenne en faveur d’une politique efficiente et bienveillante du Grand Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États Généraux de la séniorisation. 2020, 107pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment inciter, évaluer et développer l'innovation en santé au pays du principe de précaution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Noussembaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Cercle Galien, Prix Galien. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine non conventionnelle et psycho-oncologie. Évaluation de l’impact des Médecines Complémentaires et Alternatives (MCA) chez les patients atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris 8, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04863505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidants et approches complémentaires. Comprendre les soins intégratifs et complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dans sa tête, bien dans son corps : conférence sur les médecines complémentaires adaptées pour les aidants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Paris V et assist'aidant, Jun 2025, Paris, Mairie de Paris 5ème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les pratiques complémentaires et intégratives en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques complémentaires: que peut-on en penser?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue contre le cancer, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecines complémentaires : Comprendre pour mieux orienter. Focus sur les concepts, les pratiques, les praticiens et les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation aux ambassadeurs santé portée par le Conseil Départemental de la Seine Saint-Denis : focus sur les médecines complémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental de la Seine Saint-Denis, Nov 2024, Romainville - Grand Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Les médecines complémentaires en Ehpads.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zedet Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cielzack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cannessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la Croix Rouge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Croix Rouge, Jul 2023, Montrouge, Siège de la Croix Rouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Les médecines complémentaires adaptées, pour améliorer la qualité de vie des salariés-aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tomasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Observatoire Solidaire de la Mutuelle Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutuelle Générale; Les échos, Le Parisien, Oct 2023, Paris, Maison de la radio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Comprendre les médecines alternatives et complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médecines alternatives et complémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VYV Partenaires, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : santé intégrative et maladies chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Toledano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Medintenchs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon Medintechs, Mar 2022, Paris, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : la place des médecines complémentaires auprès des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Eragny-Sur-Oise, Dec 2022, Eragny-Sur-Oise, Mairie d'Éragny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence : les médecines complémentaires en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de La Ligue Nationale Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue Nationale Contre le Cancer, Dec 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention conférence : La place des compléments alimentaires dans le champ des Médecines complémentaires et alternatives (MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de Synadiet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synadiet, Mar 2022, Paris, Maison de la Chimie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres de la prévention à l'Assemblée Nationale en partenariat avec l'Agence des Médecines Complémentaires Adaptées (A-MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la prévention à l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence des Médecines Complémentaires Adaptées (A-MCA); Assemblée Nationale, Dec 2022, Paris, Assemblée Nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres &amp;quot;prévention, pratiques complémentaires et bien-vieillir&amp;quot; au Siège de Monsieur Emmanuel Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres "prévention, pratiques complémentaires et bien-vieillir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Suissa; Serge Guérin, Feb 2022, Paris, Siège des Présidentielles de Monsieur Émmanuel Macron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des débats et des recommandations dans le cadre des réunions à thématiques pour le bien vieillir au Siège de Monsieur Emmanuel Macron. En présence de l'ensemble des acteurs auditionnés et/ou ayant participé aux conférences à thématiques sur le bien-vieillir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution des débats et des recommandations pour le bien vieillir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Guérin; Véronique Suissa, Apr 2022, Paris, Siège des Présidentielles de Monsieur Émmanuel Macron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Habitat senior de demain : Les bénéfices d’une relation gestionnaire-propriétaire repensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bastone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lottie Buschiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver Éco - International Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silver-Éco, Jun 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque de l'A-MCA : Les dérives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'A-MCA : Les dérives en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Solidarités, intergénération et santé du prendre soin. Après la crise, comment faire vivre ?, Rencontre des États Généraux de la Seniorisation de la Société (EGS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Montchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver Éco - International Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silver Éco DigitalDays, Apr 2021, Viso-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la variété les usages et les impacts des médecines complémentaires et alternatives chez les patients atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer : thérapies complémentaires, approches non conventionnelles : quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APOHR, Jun 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Vers une santé intégrative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducardonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et management de demain, un levier pour répondre aux transitions sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEEC U, Dec 2020, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États Généraux de la Séniorisation (EGS) : restitution du rapport collectif remis aux pouvoirs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du Rapport des États Généraux de la Séniorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Guérin; Véronique Suissa; Philippe Denormandie, May 2020, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des médecines complémentaires et Alternatives (MCA) en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de soins et éducation du patient en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre Régionale ETP et Parcours de soins en Cancérologie (RRETPK), Nov 2020, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États Généraux de la Séniorisation (EGS) : Prévention, santé et accompagnement des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux du déploiement des médecines complémentaires et alternatives (MCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre une dose de Médecines complémentaires et Alternatives (MCA) dans la communication santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de la communication santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival de la communication santé, Nov 2019, Dauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires dans la prise en charge de la douleur: Quel impact pour la qualité de vie des patients atteints de cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque douleur &amp; cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Profession Santé, Jan 2019, Paris, Maison des Centraliens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les médecines complémentaires et alternatives (MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médecines complémentaires en gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérontopôle Pays de La Loire, Dec 2019, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les médecines complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines Complémentaires et Alternatives (MCA) : Quelle place dans la société et l'écosystème de santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Hospitalière Privée (FHP), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecines complémentaires en gériatrie. Constats, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Universitaire Ré-vieux-Lution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Sep 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques et dérives dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation annuelle de l’École Nationale de la Magistrature (ENM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de la Magistrature (ENM); Mission Interministérielle de Lutte Contre les Dérives Sectaires (MIVILUDES), 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La psycho-oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zedet Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers résultats du PPACT - Restitution des travaux du centre ressource d’Aix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Ressource Aix (Palais des Congrès), Sep 2019, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;médecines complémentaires et alternatives : pour ou contre?&amp;quot; Au Ministère de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Médecines complémentaires et alternatives (MCA), pour ou contre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Santé; Véronique Suissa; Philippe Denormandie; Serge Guérin, Oct 2019, Paris, Ministère des Solidarités et de la Santé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La relation soignant-soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Shaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation Soignant-Soigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oratorio, Nov 2019, Paris, Maison de la RATP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Le discours des soignants est-il bien compris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Rolland Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Therond-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de la communication santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival de la communication santé, Nov 2018, Dauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment inciter, évaluer et développer l’innovation au pays du principe de précaution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Noussembaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Trillet-Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix Galien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prix Galien; Cercle Galien, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des médecines complémentaires et alternatives (MCA) chez les patients atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et santé. La santé dans tous ses états. Évolution conceptuelle du soin et dispositifs innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Suissa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DOCTEUR EN PSYCHOLOGIE. Directrice Générale de l'Association A-MCA.Rédactrice en chef Adjointe de la revue JHYSI (Dunod Éd).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-8864-9465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=SIB82DcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines & secteurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  : Sciences humaines et sociales - Santé  - Prévention - Promotion de la santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Accadémique - Entreprise - Sanitaire - Médico-social - Associatif -  Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Qualifiée aux fonctions de maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Docteur en psychologie (soutenance de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Psychologue clinicienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions principales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Directrice Générale d'une Association (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-MCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Rédactrice en chef adjointe d'une revue scientifique & professionnelle en santé (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JHY-SI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications & communications (scientifiques, professionnelles et grand public)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseil & ingénerie (pilotage de projets, rédaction de contenus & modération/organisation d'évènements)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités d'experts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Revue JHYSI - dunod (depuis 2024) ; Association A-MCA (depuis 2020) ; Entreprise DeuxièmeAvis (depuis 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Ministère de la santé (2023), Salon Medecintechs (2021-2023); Ligue Nationale contre le cancer (2020-2023); Cercle Galien - Prix Galien (2018-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description générale</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en psychologie clinique de formation, j’ai exercé pendant huit ans comme psychologue en milieu sanitaire et socialtout en menant des activités universitaires. Depuis 2020, je dirige l'A-MCA, une association qui rassemble 15 000 citoyens, 400 expertset 60 partenaires. Dirigeante, consultante, rédactrice en chef adjointe et auteure publiée, j’interviens à l’interface de l’expertisescientifique et de l’action opérationnelle sur le terrain. Mes principales missions couvrent la direction d’équipes, la coordinationd’experts, le pilotage de projets, l’organisation d’événements, le développement des relations et des partenariats, ainsi que lapublication de contenus (scientifiques, institutionnels et grand public). La transversalité de mes fonctions me conduit àcoopérer régulièrement avec une grande diversité d’acteurs (dirigeants, élus, soignants, patients, étudiants, citoyens) et destructures (entreprises, collectivités, ministères, centres de soins, EHPAD, universités, associations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’articulation théorico-pratique des concepts contemporains de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'hypnose et de la Santé Intégrative </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 35 (2), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jhsi.035.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé intégrative et médecine intégrative : Définitions, distinctions et articulation des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'hypnose et de la Santé Intégrative </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 34 (1), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jhsi.034.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé intégrative et médecine intégrative. Définitions, distinctions et articulation des concepts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'hypnose et de la Santé Intégrative </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les enjeux des médecines complémentaires et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Avril (4325), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4325.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins de support, médecines complémentaires et médecine intégrative : De l'évolution des conceptions aux applications de terrain en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zedet Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'hypnose et de la Santé Intégrative </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, n° 33 (2), pp.24-36. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jhsi.033.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Your “Life Territory”: The Meaning of Place and Home for Community Dwellers and Nursing Home Residents—A Qualitative Study in Four European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.517. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19010517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode Snoezelen : une alternative thérapeutique chez les patients ayant des troubles cognitifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.162-172. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2022.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being useful among persons aged over 65: social representations from a cross-sectional European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Letty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.2565 - 2572. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-020-01767-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soin aux professionnels de santé (SPS) . Comprendre le vécu et les attentes en matière d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cornibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Belervacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 602, pp14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un accompagnement personnalisé nécessaire mais complexe à mettre en oeuvre ? L’exemple de la prise en charge oncogériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (145), pp.34-39. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et comprendre le burn out des soignants exerçant en gérontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives : quelle signification en gériatrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.371 - 376. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2020.0887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary and alternative medicine agency To promote the development of practices while fighting against health abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2020.0893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines Complémentaires et Alternatives (MCA) : proposition d’une définition et d’une catégorisation de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/heg.102.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et comprendre le burn out des soignants exerçant en gérontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence des médecines complémentaires et alternatives (A-MCA). Pour favoriser l’essor des pratiques tout en luttant contre les dérives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2020.0893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-oncologie : comprendre les processus impliqués dans le vécu des utilisateurs de Médecines Complémentaires ou Alternatives (MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 1 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-oncologie : comprendre les processus impliqués dans le vécu des utilisateurs de Médecines Complémentaires ou Alternatives (MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux médecines complémentaires et alternatives (MCA) face aux incertitudes de la médecine allopathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.272-280. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-016-0599-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition et note de synthèse pour le rapport : Comprendre la place de l’irrationalité dans le soin : quelles conséquences pour la pratique et la formation des soignants ? Par l’Académie Nationale de Médecine (commission 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition et note de synthèse pour l’Assemblée Nationale dans le cadre du rapport parlementaire portant sur la maladie de Lyme, Assemblée Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est urgent de structurer les médecines complémentaires et alternatives ». Tribune collective, Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers le care : projet de résolution à l’Assemblée pour la création d’une Agence gouvernementale d’évaluation des approches complémentaires et des dérives thérapeutiques. Analyse des fondateurs de l’AMCA, Revue Politique et Parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives (MCA) : pour un observatoire national des pratiques. Tribune, Revue Politique et Parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus : « La crise met en exergue la fragilité structurelle du système médico-social ». Tribune, Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société du bien-être. Médecines douces, complémentaires, alternatives… Un écosystème en mouvement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 208pp, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 grandes questions pour comprendre la réflexologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160pp, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 grandes questions pour comprendre l'ostéopathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 160pp, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 grandes questions pour comprendre les art-thérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives. Les 20 grandes questions pour comprendre la sophrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 160pp, 2022, Coll. Les 20 grandes questions pour comprendre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 grandes questions pour comprendre l'homéopathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, pp.160, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives : pour ou contre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon éditions, 422pp, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine non conventionnelle : un nouveau modèle de soin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et santé. Changer de modèle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La charte, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires : Évaluation. Vers une politique d'évaluation nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives : pour ou contre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michalon éditions, pp91-pp97 (422pp), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine non conventionnelle : un nouveau modèle de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVATION ET SANTÉ. Changer de modèle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Charte, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines : quels-sont les mécanismes psychologiques à l'oeuvre? Cas du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines complémentaires et alternatives : pour ou contre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michalon éditions, pp157-171 (422pp), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT ANNUEL - GROUPE D'EXPERTS Les pratiques complémentaires et la santé Intégrative en France. Focus sur 23 dispositifs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des médecines complémentaires adaptées (A-MCA). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations de l'Agence des Médecines Complémentaires Adaptées (A-MCA) dans le cadre de sa participation aux travaux ministériels portant sur les Pratiques de Soins Non Conventionnelles (PSNC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des Médecines complémentaires Adaptées (A-MCA). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel d'experts : Les pratiques complémentaires en France. Constats, attentes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des Médecines Complémentaires Adaptées (A-MCA). 2023, 41pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'experts : Qualité/Sécurité des pratiques. 65 principes pour la qualité/sécurité des pratiques (praticiens, organisations, usagers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des Médecines Complémentaires Adaptées (A-MCA). 2022, 132pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'experts : Structurer le champ des médecines complémentaires et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bioy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence des médecines complémentaires adaptées (A-MCA); Fauves éditions. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les États Généraux de la seniorisation de la société. Contribution citoyenne en faveur d’une politique efficiente et bienveillante du Grand Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États Généraux de la séniorisation. 2020, 107pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment inciter, évaluer et développer l'innovation en santé au pays du principe de précaution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Noussembaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Cercle Galien, Prix Galien. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine non conventionnelle et psycho-oncologie. Évaluation de l’impact des Médecines Complémentaires et Alternatives (MCA) chez les patients atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris 8, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04863505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidants et approches complémentaires. Comprendre les soins intégratifs et complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dans sa tête, bien dans son corps : conférence sur les médecines complémentaires adaptées pour les aidants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Paris V et assist'aidant, Jun 2025, Paris, Mairie de Paris 5ème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les pratiques complémentaires et intégratives en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques complémentaires: que peut-on en penser?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue contre le cancer, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecines complémentaires : Comprendre pour mieux orienter. Focus sur les concepts, les pratiques, les praticiens et les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation aux ambassadeurs santé portée par le Conseil Départemental de la Seine Saint-Denis : focus sur les médecines complémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental de la Seine Saint-Denis, Nov 2024, Romainville - Grand Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Les médecines complémentaires en Ehpads.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zedet Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cielzack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cannessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la Croix Rouge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Croix Rouge, Jul 2023, Montrouge, Siège de la Croix Rouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Les médecines complémentaires adaptées, pour améliorer la qualité de vie des salariés-aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tomasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Observatoire Solidaire de la Mutuelle Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutuelle Générale; Les échos, Le Parisien, Oct 2023, Paris, Maison de la radio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres &amp;quot;prévention, pratiques complémentaires et bien-vieillir&amp;quot; au Siège de Monsieur Emmanuel Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres "prévention, pratiques complémentaires et bien-vieillir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Suissa; Serge Guérin, Feb 2022, Paris, Siège des Présidentielles de Monsieur Émmanuel Macron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des débats et des recommandations dans le cadre des réunions à thématiques pour le bien vieillir au Siège de Monsieur Emmanuel Macron. En présence de l'ensemble des acteurs auditionnés et/ou ayant participé aux conférences à thématiques sur le bien-vieillir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution des débats et des recommandations pour le bien vieillir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Guérin; Véronique Suissa, Apr 2022, Paris, Siège des Présidentielles de Monsieur Émmanuel Macron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : la place des médecines complémentaires auprès des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Eragny-Sur-Oise, Dec 2022, Eragny-Sur-Oise, Mairie d'Éragny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Comprendre les médecines alternatives et complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médecines alternatives et complémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VYV Partenaires, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : santé intégrative et maladies chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Toledano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bioy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Medintenchs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon Medintechs, Mar 2022, Paris, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence : les médecines complémentaires en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de La Ligue Nationale Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue Nationale Contre le Cancer, Dec 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention conférence : La place des compléments alimentaires dans le champ des Médecines complémentaires et alternatives (MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de Synadiet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synadiet, Mar 2022, Paris, Maison de la Chimie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres de la prévention à l'Assemblée Nationale en partenariat avec l'Agence des Médecines Complémentaires Adaptées (A-MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la prévention à l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence des Médecines Complémentaires Adaptées (A-MCA); Assemblée Nationale, Dec 2022, Paris, Assemblée Nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la variété les usages et les impacts des médecines complémentaires et alternatives chez les patients atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer : thérapies complémentaires, approches non conventionnelles : quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APOHR, Jun 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Habitat senior de demain : Les bénéfices d’une relation gestionnaire-propriétaire repensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bastone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lottie Buschiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver Éco - International Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silver-Éco, Jun 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque de l'A-MCA : Les dérives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'A-MCA : Les dérives en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Solidarités, intergénération et santé du prendre soin. Après la crise, comment faire vivre ?, Rencontre des États Généraux de la Seniorisation de la Société (EGS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Montchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver Éco - International Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silver Éco DigitalDays, Apr 2021, Viso-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des médecines complémentaires et Alternatives (MCA) en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de soins et éducation du patient en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre Régionale ETP et Parcours de soins en Cancérologie (RRETPK), Nov 2020, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États Généraux de la Séniorisation (EGS) : Prévention, santé et accompagnement des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux du déploiement des médecines complémentaires et alternatives (MCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États Généraux de la Séniorisation (EGS) : restitution du rapport collectif remis aux pouvoirs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du Rapport des États Généraux de la Séniorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Guérin; Véronique Suissa; Philippe Denormandie, May 2020, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Vers une santé intégrative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducardonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et management de demain, un levier pour répondre aux transitions sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEEC U, Dec 2020, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La relation soignant-soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Shaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation Soignant-Soigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oratorio, Nov 2019, Paris, Maison de la RATP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecines complémentaires en gériatrie. Constats, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Universitaire Ré-vieux-Lution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Sep 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques et dérives dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation annuelle de l’École Nationale de la Magistrature (ENM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de la Magistrature (ENM); Mission Interministérielle de Lutte Contre les Dérives Sectaires (MIVILUDES), 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les médecines complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines Complémentaires et Alternatives (MCA) : Quelle place dans la société et l'écosystème de santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Hospitalière Privée (FHP), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les médecines complémentaires et alternatives (MCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médecines complémentaires en gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérontopôle Pays de La Loire, Dec 2019, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires dans la prise en charge de la douleur: Quel impact pour la qualité de vie des patients atteints de cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque douleur &amp; cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Profession Santé, Jan 2019, Paris, Maison des Centraliens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre une dose de Médecines complémentaires et Alternatives (MCA) dans la communication santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de la communication santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival de la communication santé, Nov 2019, Dauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;médecines complémentaires et alternatives : pour ou contre?&amp;quot; Au Ministère de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Médecines complémentaires et alternatives (MCA), pour ou contre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Santé; Véronique Suissa; Philippe Denormandie; Serge Guérin, Oct 2019, Paris, Ministère des Solidarités et de la Santé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La psycho-oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zedet Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers résultats du PPACT - Restitution des travaux du centre ressource d’Aix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Ressource Aix (Palais des Congrès), Sep 2019, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Le discours des soignants est-il bien compris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Rolland Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Therond-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de la communication santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival de la communication santé, Nov 2018, Dauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment inciter, évaluer et développer l’innovation au pays du principe de précaution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Noussembaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Trillet-Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix Galien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prix Galien; Cercle Galien, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des médecines complémentaires et alternatives (MCA) chez les patients atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et santé. La santé dans tous ses états. Évolution conceptuelle du soin et dispositifs innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF50D849"/>
+    <w:nsid w:val="49CA4AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53A25DE9"/>
+    <w:nsid w:val="D5A0ACFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BA380408"/>
+    <w:nsid w:val="2CE29406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A5D149A"/>
+    <w:nsid w:val="F893E5A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E44C8E01"/>
+    <w:nsid w:val="BDF6642E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2A006C3A"/>
+    <w:nsid w:val="53B403D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-suissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8864-9465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.agencemca.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://shs.cairn.info/revue-journal-de-l-hypnose-et-de-la-sante-integrative?lang=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Suissa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4325.0044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zedet Saunders" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jhsi.033.0024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Belervacque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Letty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01767-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heg.102.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0887" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0893" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Warusfel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0599-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Firmin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spiegel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chaboche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863758v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noussembaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aug&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Breton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Julien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cielzack" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cannessant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Aulagnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leblanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Toledano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bastone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lottie Buschiazzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Montchamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El-Hairy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducardonet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poinsot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864465v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khalfaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Mouysset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864467v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Shaeffer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Basset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Rolland Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Therond-Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trillet-Lenoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Touraine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864019v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-suissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8864-9465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SIB82DcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.agencemca.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://shs.cairn.info/revue-journal-de-l-hypnose-et-de-la-sante-integrative?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Suissa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jhsi.035.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jhsi.034.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4325.0044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zedet Saunders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jhsi.033.0024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010517" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Letty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01767-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Belervacque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carayon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Warusfel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.07.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0893" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heg.102.0131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0599-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Firmin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863499v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spiegel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chaboche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noussembaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aug&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cielzack" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cannessant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Aulagnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomasso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leblanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Toledano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bastone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lottie Buschiazzo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Montchamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El-Hairy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducardonet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poinsot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Shaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Basset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864465v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khalfaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864484v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;ron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Collin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864481v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Mouysset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Rolland Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Therond-Charles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trillet-Lenoir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Touraine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>