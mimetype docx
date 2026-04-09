--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Suzanne Santé-Lhoutellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr Véronique Santé-Lhoutellier Food Sciences and Nutrition</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-suzanne-sante-lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2149-7661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139509216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013 Impact of various preparation processes on the digestibility of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Aotearoa Science Technology and !nnovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116804. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical effects of nitrite reduction during digestion of cured cooked and recooked meat on nitrosation, nitrosylation and oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114969. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing the influence of protein enrichment of meal components as a strategy to possibly prevent undernutrition in the elderly: an in vitro approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (4), pp.2078-2089. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo03659f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sels nitrités dans les charcuteries : bénéfices, risques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (5), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fava bean (Vicia faba L.) protein concentrate added to beef burgers improves the bioaccessibility of some free essential amino acids after in vitro oral and gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.113916. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal nutrient bioaccessibility of gluten-free bread is slightly affected by deficient mastication in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.112523. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral impairments decrease the nutrient bioaccessibility of bread in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Talens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.108202. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sodium nitrite reduction, removal or replacement on cured and cooked meat for microbiological growth, food safety, colon ecosystem, and colorectal carcinogenesis in Fischer 344 rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-023-00228-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lesmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shani-Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Barile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers to reconcile cured meat products with health concerns and culinary heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.898-910. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051x.2023.2237990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of nitrite and nitrate preserved fermented sausages – New understandings of nitroso-compounds’ chemical reactivity in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Keuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.100474. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochx.2022.100474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: On-farm and processing factors affecting bovine carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100426. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Chemical Reactivity of Dry-Cured Fermented Sausages: Focus on Nitrosation, Nitrosylation and Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.852. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10040852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Escherichia coli O157:H7 Survival and Interaction with Meal Components during Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10102415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Synchrotron Radiation Circular Dichroism of the Secondary Structure Evolution of Pepsin under Oxidative Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.998. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10050998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reactivity of nitrite and ascorbate in a cured and cooked meat model implication in nitrosation, nitrosylation and oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.129073. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the protein digestion of meat products for the elderly by in vitro food oral processing and gastric dynamic digestion, peptidome analysis and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-S. Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (196), pp.7283-7297. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo00969a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nitroso-compounds in food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.101289. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2021.101289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Frozen–Thawed Duck Fatty Liver by MALDI-TOF Mass Spectrometry: A Chemometrics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.3508. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26123508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an In Vitro Model to Screen the Chemical Reactivity Induced by Polyphenols and Vitamins during Digestion: An Application to Processed Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Keuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.2230. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10092230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The packaging developed by the meat industry is increasingly innovative and efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Malgoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox Potential and Antioxidant Capacity of Bovine Bone Collagen Peptides towards Stable Free Radicals, and Bovine Meat Lipids and Proteins. Effect of Animal Age, Bone Anatomy and Proteases—A Step Forward towards Collagen-Rich Tissue Valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude De-Oliveira-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (22), pp.5422. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25225422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Statistical Workflow for Screening Protein Extracts Based on their Nutritional Composition and Digestibility: Application to Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1499. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the prediction of PSE-like muscle defect in hams: Using chemometrics for the spectral fingerprinting of plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Prediction of the PSE-Like Muscle Defect in Cooked Hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.11156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow towards the generation of bioactive hydrolysates from porcine products by combining in silico and in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132, pp.109123. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing various challenges related to food bolus and nutrition with the AM2 mastication simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.105229. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a dynamic artificial digestive system to investigate heme iron nitrosylation during gastro-intestinal transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.231-235. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of bioactive peptides obtained from animal byproducts and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.6244-6266. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9FO01546A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering PSE-like muscle defect in cooked hams: A signature from the tissue to the molecular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270, pp.359-366. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and structural changes in gelatin evidenced by Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.777-786. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Prevention Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in vivo and in silico approaches for predicting the release of bioactive peptides from meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and nitrosation of meat proteins under gastro-intestinal conditions: consequences in terms of nutritional and health values of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.295-304. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent does the nitrosation of meat proteins influence their digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral declines and mastication deficiencies cause alteration of food bolus properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.1112-1122. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7FO01628J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche est amélioré pour les personnes âgées ayant une mauvaise dentition lors de la consommation de produits carnés adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.253. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of secondary structure evolution of micellar casein powder upon aging by FTIR and SRCD: Consequences on solubility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.2243-2250. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-catalysed chemistry in the gastrointestinal tract: Mechanisms, kinetics and consequences. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen type I from bovine bone. Effect of animal age, bone anatomy and drying methodology on extraction yield, self-assembly, thermal behaviour and electrokinetic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion des protéines des viandes en fonction de la cuisson. Influence de la température de cuisson sur la digestion des protéines des viandes : approches in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in pig skin gelatin properties related to production site: A near infrared and fluorescence spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of processing and aging on the oxidative potential, molecular structure and dissolution of gelatin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.246-258. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and kinetics of tryptophan N-nitrosation in a gastro-intestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.487-495. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of origin of the gelatine and ageing on the secondary structure and water dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.378-388. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the elderly, meat protein assimilation from rare meat is lower than that from meat that is well done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (5), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.117.158113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and kinetics of heme iron nitrosylation in an in vitro gastro-intestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Raw Bovine Meat, Boiling but Not Grilling, Barbecuing, or Roasting Decreases Protein Digestibility without Any Major Consequences for Intestinal Mucosa in Rats, although the Daily Ingestion of Bovine Meat Induces Histologic Modifications in the Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (8), pp.1506 - 1513. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.116.230839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of cooked meat proteins is slightly affected by age as assessed using the dynamic gastrointestinal TIM model and mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.2682-2691. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00120C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular changes in gelatin aging observed by NIR and fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.496-503. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of peptides released during in vitro digestion of cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.1311-1323. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des viandes de dindes : Quels sont les facteurs impliqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein enriched pasta: structure and digestibility of its protein network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.1196-1207. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FO01231G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of biosensors for drip loss analysis and glycolytic potential evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesław Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sionek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the fenton process in meat digestion as assessed using an in vitro gastro-intestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;sisters&amp;quot; alpha-helices of collagen, elastin and keratin recovered from animal by-products: Functionality, bioactivity and trends of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.65 - 75. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High True Ileal Digestibility but Not Postprandial Utilization of Nitrogen from Bovine Meat Protein in Humans Is Moderately Decreased by High-Temperature, Long-Duration Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (10), pp.2221-2228. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.216838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin structure and composition linked to hard capsule dissolution: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naira Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Meersman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.360-376. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61st International Congress of Meat Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.1. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pepsin digestibility of myofibrillar proteins and of variations due to heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172, pp.265 - 271. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of pepsin digestibility of myofibrillar proteins and of variations due to heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172, pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs protéomiques prédictifs de l’oxydation des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, fractionation and functional properties of proteins from the microalgae chlorella vulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina-Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Djelveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157, pp.134-139. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modes de cuisson sur la digestion des protéines : approches in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/e1j3-t870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle composition slightly affects in vitro digestion of aged and cooked meat: identification of associated proteomic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1249-1262. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Meat Cooking, and of Ingested Amount, on Protein Digestion Speed and Entry of Residual Proteins into the Colon: A Study in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61252. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatment on protein oxidation in pig meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (1), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and sensory pork quality in relation to muscle and drip loss protein profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesław Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 234 (5), pp.883-894. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-012-1705-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRKAG3 and CAST genetic polymorphisms and quality traits of dry-cured hams--II. Associations in french dry-cured ham jambon de bayonne and their dependence on salt reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hortós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking temperature is a key determinant of in vitro meat protein digestion rate: Investigation of underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.2569-2576. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf205280y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and ultrastructural characterisation of Rhea Americana muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.1387-1394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher drip loss is associated with protein oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (4), pp.917-924. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRKAG3 and CAST genetic polymorphisms and quality traits of dry-cured hams—III. Associations in Slovenian dry-cured ham Kraski prsut and their dependence on processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.360-365. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRKAG3 and CAST genetic polymorphisms and quality traits of dry-cured hams--I. Associations in Spanish dry-cured ham Jamón Serrano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z y Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hortos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacint Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejando Diestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.346-53. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between histochemical, structural characteristics and oxidative stability of rhea limb muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (3), pp.1387-1394. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.11.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-cured ham Kraski prsut seasoning losses as affected by PRKAG3 and CAST polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijas.2011.e6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of muscle recovery after immobilization in old rats does not result from a defect in normalization of the ubiquitin-proteasome and the caspase-dependent apoptotic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Attaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 589 (3), pp.511-524. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2010.201707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profile of dry-cured ham relative to PRKAG3 or CAST genotype, level of salt and pastiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Mandelc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branka Javornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (4), pp.657-667. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frozen storage duration and cooking on physical and oxidative changes in M. Gastrocnemius pars interna and M. Iliofiburalis of rhea americana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudecir C. Zambiazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (4), pp.645-651. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional value and digestion rate of rhea meat proteins in association with storage and cooking processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudezir Zambiazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (1), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of semimenbranosus and biceps femoris muscles frome Bayonne dry-cured ham.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of protein aggregates following a heating and freezing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.3160-3166. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.07.043O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour, lipid and protein stability of Rhea americana meat during air- and vacuum-packaged storage: influence of muscle on oxidative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (3), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green ham pH value affects proteomic profile of dry-cured ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Mandelc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branka Javomik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijas.2010.e29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changed dynamics in myofibrillar protein aggregation as a consequence of heating time and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.625-631. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cooking on protein oxidation in n-3 polyunsaturated fatty acids enriched beef. Implication on nutritional quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.645-650. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of protein aggregation in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of PRKAG3 and CAST genetic polymorphisms with traits of interest in dry-cured ham production: Comparative study in France, Slovenia and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kavar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hortos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1-3), pp.60-66. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2009.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of muscles and meat from ‘AOC’ guaranteed-origin Taureau de Camargue beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 129 (1-3), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural changes in m. rectus abdominis bovine muscle after heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penka P. Marinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of heterocyclic amines in slices of longissimus thoracis beef muscle subjected to jets of superheated steam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore E. Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (1), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.02.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of slaughter value and meat quality of three synthetic pig lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Olczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Namyslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (3), pp.198-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the formation of heterocyclic amines in slices of longissimus thoracis and semimembranosus beef muscles subjected to jets of hot air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3), pp.659-668. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the volatile profile and identification of odour-active compounds in Bayonne ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (3), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion study of proteins from cooked meat using an enzymatic microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (2), pp.405-409. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of peptide fingerprints in semimembranosus and biceps femoris muscles during Bayonne ham processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (2), pp.272-277. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of aromatic amino acid content in cooked meat by derivative spectrophotometry: implications for nutritional quality of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Woo Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (3), pp.1074-1078. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific proteins allow classification of pigs according to sire breed, rearing environment and gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 122 (2-3), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of I199V polymorphism on prkag3 gene on carcass and meat quality traits in slovenian commercial pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Muscle Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4573.2009.00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of meat fluorescence emission as a marker of oxidation promoted by cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (4), pp.651-656. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of variability of plasma leptin and lipids concentration in relations to glycolytic potential, intramuscular fat and meat quality in P76 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gromadzka-Ostrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Olczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Niemyjski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.296-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig Longissimus lumborum proteome: Part II: Relationships between protein content and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (4), pp.982-996. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig Longissimus lumborum proteome: Part I. Effects of genetic background, rearing environment and gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (4), pp.968-981. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of proteolysis in native, heat-treated and aged proteins from turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grajales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.308-314. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660802146006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the influence of diet on lamb meat oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109, pp.573-579. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of animal (lamb) diet and meat storage on myofibrillar protein oxidation and in vitro digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Meat Cooking on Physicochemical State and in Vitro Digestibility of Myofibrillar Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penka Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.1488-1494. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf072999g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken meat quality : genetic variability and relationship with growth and muscle characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (53), 6 p. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of oxidized proteins in muscle cells by fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penka Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (23), pp.9554-9558. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0717586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescence front face technique for measurement of lipid oxidation during refrigerated storage of chicken meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.543-547. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of muscle hypertrophy on characteristics of Pectoralis major muscle and breast meat quality of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.2005-2011. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage estival de porcs en extérieur. Effet de la génétique et des conditions d'abattage sur le comportement, la physiologie et les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological characteristics of a group of fighting bulls (Brava breed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ameslant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (5), pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie des fibres musculaires. Conséquence pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in chicken breast meat quality : implications of struggle and muscle glycogen content at death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (5), pp.572-579. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660500303099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis reveals changes in the liver protein pattern of rats exposed to dietary folate deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Rock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (11), pp.2524-2529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of PSE zones in semimembranosus pig muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (1), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological responses of three chicken breeds to pre-slaughter shackling and acute heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (5), pp.527-535. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660500303032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome changes during pork meat ageing following use of two different pre-slaughter handling procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (4), pp.689-696. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (6), pp.623-635. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (6), pp.623-635. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halothane genotype and pre-slaughter treatment on pig meat quality. Part 1. Post mortem metabolism, meat quality indicators and sensory traits of m. Longissimus lumborum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (4), pp.429-437. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0309-1740(02)00034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the rate of muscle postmortem pH fall on the technological quality of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660120121463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the rate of post mortem pH fall on the processing ability of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43, pp.245-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (4), pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem muscle metabolism and meat quality in three genetic types of turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.462-469. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660120070604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem metabolism and meat quality in three genotypes of turkey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.462-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronarcose des volailles : quels paramètres techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filières Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The measurement of pH in raw and frozen turkey Pectoralis superficialis muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (4), pp.503-506. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0309-1740(99)00174-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stunning current frequency on carcass downgrading and meat quality of turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchoniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79 (8), pp.1208-1214. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/79.8.1208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viandes de volailles. De nouvelles techniques au service de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles techniques au service de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'électronarcose sur la cinétique de chute de pH dans le muscle pectoralis superficialis de dinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (6), pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'électronarcose dans des abattoirs de volaille en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouchonière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (4), pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified atmosphere packaging on color stability and on microbiology of turkey breast meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.177-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dietary alpha-tocopherol supplementation and antioxidant spraying on colour stability and lipid oxidation of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65 (4), pp.503-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une supplémentation nutritionnelle en vitamine C sur la stabilité de la couleur de la viande de dinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 13 (5), pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une bacterie methanogene sur l'activite cellulolytique et le metabolisme de deux especes de champignons cellulolytiques du rumen in vitro. Resultats preliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une bactérie méthanogène sur l'activité cellulolytique et le métabolisme de deux espèces de champignons cellulolytiques du rumen in vitro. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un vieillissement en bonne santé : conception de soupes enrichies en protéines pour améliorer l’apport nutritionnel des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Hadisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'exposition aux nitrites, nitrates et composés nitrosés dans les charcuteries : implications sanitaires et stratégies de réduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NUTRIG - Impact de la combinaison des aliments d’un repas sur la libération des Nutriments et l’Index Glycémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atefeh Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Catanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Nutrition Grand-Ouest - JANGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRNH Ouest, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chanteranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers to reconcile cured meat products with health concerns and culinary heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of meat models with fiber enrichment adapted to masticatory deficiency in Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kritiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisation de l’alimentation des personnes âgées: tendances, conséquences et recommandations : Procédés de transformation/digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Protéines et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie d’un Escherichia coli O157:H7 au cours de la digestion gastrique d’une viande hachée de bœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion du pain: rôle de la phase orale, de la variété de blé et du procédé de panification dans la modulation de la digestion du gluten de pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacie Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the prediction of the PSE-like muscle defect in cooked hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude De-Oliveira-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the stability of biological activities generated by protein hydrolysates from porcine byproducts during gastro-intestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical reactivity of proteins during in vitro dynamic meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced In vitro nutrient bioaccessibility after gastric digestion in elderly presenting a deficient mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of meat product adapted to chewing deficiency of Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a workflow to apprehend dynamic digestion of a mix of proteins: application of meat product for elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat digestion provides antidiabetic activity throughout the whole digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant supplementationis ineffective to reducethe frequency of pse-like zones in porkhams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cinétique de digestion chez le Sénior des protéines d’une émulsion de viande type knack diffère de celle de l’adulte : cartographie des protéines modulées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent oxidation and nitrosation of meat proteins influence their digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary vitamin E associated with plant polyphenols efficiently protects lipoperoxidation in pork chop and sausage in the finishing pigs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo-Schaan, L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambrois S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary structure and thermodynamics of natural collagen extracted from bovine bones, by synchrotron radiation circular dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF2017 - European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically active peptides from bovine bone collagen hydrolysed by non-specific enzymes. Antioxidant power for food and non-food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymer 2017: Key ingredients for the food transition, in Special Session: Food for tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mastication on the gastric digestion of frankfurters : case of elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix impact on the bioaccessibility of plant polyphenols in the gastric tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dindes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). FRA., Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin dissolution is more affected by the structure than the water mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of oxidation in meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the rearing factors that favor oxidation of turkey meat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22.European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the free radical chemistry in physicochemical conditions of the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the production sites and aging on gelatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athene, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes of meat during cooking Impact on quality and in vitro digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kulmbach, Germany. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dinde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of fibers in frankfurters modifies the ready-to-swallow food bolus properties and oral bioaccessibility of nutrients after in vitro mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the discrimination of gelatin by hrmas: role of processing on its chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cooking processes on protein digestion in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model to simulate the effect of cooking time-temperature on the gastric digestion of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta Del Este, Uruguay. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat proteolysis by pepsin highlighted by maldi imaging mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovedeep Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application to proteomics to understand and modify meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the lipid structure of frankfurters: toward a food model to better understand the perception of fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the development of functional foods for elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EFFoST Conference "Innovations in Attractive and Sustainable Food for Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the incidence of marinating and cooking on the in vitro protein digestibility of beef meat - A first step using a simple modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPIA du Programme Modaltube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des barèmes de cuisson sur la digestion des protéines de viande chez l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorge G. Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France, France. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70316-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat protein aggregation: First investigations on the role of the lipid oxidation product, 4-hydroxy-2-nonenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température de cuisson de la viande permet de moduler la vitesse de digestion des protéines, sans affecter la digestibilité dans l’intestin grêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein biomarkers of in vitro digestion parameters of raw and cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure Digestion and Health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé des présentations du congrès « International Congress of Meat Science and Technology »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’Académie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic pattern changes in muscle proteins following heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou A. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). BEL., Aug 2011, Ghent, Belgium. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of various process parameters on in vitro protein digestibility of beef meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle mimétique de la viande pour l'étude des modifications physicochimiques des protéines au chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres de digestion in vitro des protéines carnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of raw meat enrihed woth n-9 fatty acids on nutritional profile and physicochemical characteristics of frankfurters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benet M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymères 2010: matrices alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification du profil électrophorètique des protéines musculaires après traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical or gas stunning: which consequences for the meat quality in three chicken genotypes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in situ de l'évolution de la structure moléculaire des protéines musculaires au cours du chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penka Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualViVol approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés nutritionnelles des peptides et protéines de la viande : Impact des procédés de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualViVol - Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Séminaire AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte peptidique de la fraction prot éique soluble du jambon de Bayonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités des muscles des bovins de l’AOC Taureau de Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une méthode rapide et non destructive de mesure de l'oxydation des lipides dans la viande de poulet. Comparaison des génotypes standard, certifié et label.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gender, genetic background and rearing method on the relationship between protein expression and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALVIVOL : Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006 Fertilité et résistance aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires des bovins de l' A.O.C Taureau de Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du sexe sur l'expression des protéines sarcoplasmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte protéomique: un outil pour la détermination de marqueurs des qualités de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude du déterminisme biologique du pH ultime dans le muscle de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih El Rammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité de la couleur et de l'oxydation des lipides dans les viandes A.O.C. de taureau de Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités musculaires des taureaux de combat (race Brave)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cattiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological quality of broiler breast meat in relation to muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Working group meeting COST ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavorioural and physiological responses of three chicken genotypes to pre-slaughter shackling stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie musculaire: conséquence pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological quality of broiler breast meat in relation to muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological responses to physical pre-slaughter stress in three chicken genotypes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Istambul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between line variability of chicken technological meat quality under different pre-slaughter conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Proceedings, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color image analysis method for prediction of turkey breast meat transformation yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, /, France. pp.372-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between rate of muscle Ph fall post-mortem and processing ability of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European symposium on the quality of poultry meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme post mortem et qualités des viandes chez la dinde - comparaison d'une souche standard fermière et du produit de leur croisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of current frequency during water-bath stunning on turkey meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouchonière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'électronarcose sur la cinétique de chute de pH dans le muscle pectoralis superficialis de dinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées des Sciences et Technologies de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin E supplementation dietary on colour stability and lipid oxidation in turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem evolution in the Pectoralis superficialis muscle from two turkey breeds : Relationship between pH and colour changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation of dry sausages with natural plant extracts prevents oxidation even in the absence of nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laleuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of oral deficiencies on intestinal bioaccessibility of nutrients in elderly QuaPA, UNH, and DTA Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Talens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can nitrite-free recipes of cured meat products prevent the formation of nitroso-compounds during digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Keuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon-Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the risks of nitrite and nitrate exposure of consumer eating processed food?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Keuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress of Meat Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet LEG’ALIM : Filière régionale durable de légumineuses à graines à haute valeur ajoutée, à destination des nouvelles tendances du marché de l’alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Longvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEG’ALIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Combourtillé, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacie Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Floride, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health people imparirments modify bolus formation, bolus characteristics and food comfortability of meat products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient bioaccessibility is reduced in Elderly with oral deficiency combining in vitro mastication and digestive approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. 156 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in vivo, in silico digestion and 3D conformation to predict potential bioactive peptides: case of myoglobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the exposure of gelatin to various environmental conditions on its chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traikiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées Grand Sud de RMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des protéines au cours de la digestion gastrique in vitro de viandes transformées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. ADIV, Viandes et Produits Carnés, 2016, 16èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous self-assembly of collagen is modulated by age ad drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Wageningem, Netherlands. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers from animal by-products - Redesining the meat supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoproInov: Valorisation des coproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of food bolus formation and nutrient bioaccessibility as a function of the progress of mastication of Frankfurters models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la physiologie orale et des qualités nutritionnelles pour la conception d’aliments carnés pour séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels aliments pour quels séniors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Avignon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’environnement gastrique sur la dégradation de la myoglobine et la libération du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 3 points forts des protéines de la viande : composition en acides aminés, digestibilité et vitesse de digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free study of peptides released from meat during in vitro digestion. A comparison of young and old physiological digestive conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande et stress oxydant en race angus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12th.Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat structure affects in vitro digestion parameters of meat proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free study of peptides released during in vitro digestion of bovine cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histochemical and biochemical characteristics of four major muscles of the ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. Elsevier Ltd, Meat Science, 2012, 58th International Congress of Meat Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle protein electrophoretic pattern affected by heating treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. Meat Science, 2011, 57th. International Congress of Meat Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des réponses du muscle squelettique au stress chez le rat - Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Crédits Incitatifs, Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Tours, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between protein expression and meat quality in pigs: influences of rearing environment and genetic background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès Mondial des Sciences et Technologies Alimentaires (IUFOST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large White and Duroc heavyweight crossbred pigs: interactive effects of genetic type, rearing and slaughter conditions on stress reactivity and technological and sensory meat quality aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Helsinki, Finland. 2 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sels nitrités dans les charcuteries : bénéfices, risques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59 (5), pp.297-306, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two statistical models for prediction of turkey breast muscle colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">vol. 13 no. 34;8 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color and texture deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.429-437, 2024, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00190-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic meat products - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.445-450, 2024, 9780323851251. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00115-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of bioactive compounds from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.750-756, 2024, 9780323851251. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation du Muscle en Viande, maturation et conservation des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne de la viande bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et Techniques Agroalimentaires, 978-2-7430-2331-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteinous cellular network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Antonio García-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE DREAM Project Book of Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnical Faculty, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des matrices animales de type viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 472 p., 2013, Collection synthèse, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme énergético-protéique des tissus musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscles et Viande des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 306 p, 2010, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reportage envoyé spécial &amp;quot;les mordus du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive nutritional approach to improve the quality and bioavailability of essential nutrients in older adults 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadisi Parisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourillon Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction, removal or replacement of sodium nitrite in a model of cured and cooked meat: a joint evaluation of consequences on microbiological issues in food safety, colon ecosystem and colorectal carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité de la couleur de la viande de dinde (Méléagris gallopavo) : Influence de la Rigor mortis, du mode de conditionnement et d'antioxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université Blaise Pascal (Clermont Ferrand 2), 1993. Français. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId877"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Suzanne Santé-Lhoutellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr Véronique Santé-Lhoutellier Food Sciences and Nutrition</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-suzanne-sante-lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2149-7661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139509216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013 Impact of various preparation processes on the digestibility of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Aotearoa Science Technology and !nnovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116804. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing the influence of protein enrichment of meal components as a strategy to possibly prevent undernutrition in the elderly: an in vitro approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (4), pp.2078-2089. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo03659f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sels nitrités dans les charcuteries : bénéfices, risques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (5), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical effects of nitrite reduction during digestion of cured cooked and recooked meat on nitrosation, nitrosylation and oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114969. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fava bean (Vicia faba L.) protein concentrate added to beef burgers improves the bioaccessibility of some free essential amino acids after in vitro oral and gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.113916. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral impairments decrease the nutrient bioaccessibility of bread in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Talens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.108202. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sodium nitrite reduction, removal or replacement on cured and cooked meat for microbiological growth, food safety, colon ecosystem, and colorectal carcinogenesis in Fischer 344 rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-023-00228-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lesmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shani-Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal nutrient bioaccessibility of gluten-free bread is slightly affected by deficient mastication in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.112523. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Barile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers to reconcile cured meat products with health concerns and culinary heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.898-910. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051x.2023.2237990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of nitrite and nitrate preserved fermented sausages – New understandings of nitroso-compounds’ chemical reactivity in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Keuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.100474. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochx.2022.100474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: On-farm and processing factors affecting bovine carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100426. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the protein digestion of meat products for the elderly by in vitro food oral processing and gastric dynamic digestion, peptidome analysis and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-S. Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (196), pp.7283-7297. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo00969a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Synchrotron Radiation Circular Dichroism of the Secondary Structure Evolution of Pepsin under Oxidative Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.998. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10050998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reactivity of nitrite and ascorbate in a cured and cooked meat model implication in nitrosation, nitrosylation and oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.129073. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Chemical Reactivity of Dry-Cured Fermented Sausages: Focus on Nitrosation, Nitrosylation and Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.852. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10040852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Escherichia coli O157:H7 Survival and Interaction with Meal Components during Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10102415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nitroso-compounds in food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.101289. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2021.101289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Frozen–Thawed Duck Fatty Liver by MALDI-TOF Mass Spectrometry: A Chemometrics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.3508. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26123508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an In Vitro Model to Screen the Chemical Reactivity Induced by Polyphenols and Vitamins during Digestion: An Application to Processed Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Keuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.2230. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10092230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The packaging developed by the meat industry is increasingly innovative and efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Malgoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox Potential and Antioxidant Capacity of Bovine Bone Collagen Peptides towards Stable Free Radicals, and Bovine Meat Lipids and Proteins. Effect of Animal Age, Bone Anatomy and Proteases—A Step Forward towards Collagen-Rich Tissue Valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude De-Oliveira-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (22), pp.5422. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25225422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the prediction of PSE-like muscle defect in hams: Using chemometrics for the spectral fingerprinting of plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Prediction of the PSE-Like Muscle Defect in Cooked Hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.11156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Statistical Workflow for Screening Protein Extracts Based on their Nutritional Composition and Digestibility: Application to Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1499. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow towards the generation of bioactive hydrolysates from porcine products by combining in silico and in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132, pp.109123. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing various challenges related to food bolus and nutrition with the AM2 mastication simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.105229. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of bioactive peptides obtained from animal byproducts and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.6244-6266. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9FO01546A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a dynamic artificial digestive system to investigate heme iron nitrosylation during gastro-intestinal transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.231-235. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering PSE-like muscle defect in cooked hams: A signature from the tissue to the molecular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270, pp.359-366. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and structural changes in gelatin evidenced by Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.777-786. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Prevention Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in vivo and in silico approaches for predicting the release of bioactive peptides from meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and nitrosation of meat proteins under gastro-intestinal conditions: consequences in terms of nutritional and health values of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.295-304. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent does the nitrosation of meat proteins influence their digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral declines and mastication deficiencies cause alteration of food bolus properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.1112-1122. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7FO01628J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche est amélioré pour les personnes âgées ayant une mauvaise dentition lors de la consommation de produits carnés adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.253. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of secondary structure evolution of micellar casein powder upon aging by FTIR and SRCD: Consequences on solubility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.2243-2250. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-catalysed chemistry in the gastrointestinal tract: Mechanisms, kinetics and consequences. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen type I from bovine bone. Effect of animal age, bone anatomy and drying methodology on extraction yield, self-assembly, thermal behaviour and electrokinetic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of processing and aging on the oxidative potential, molecular structure and dissolution of gelatin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.246-258. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and kinetics of tryptophan N-nitrosation in a gastro-intestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.487-495. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of origin of the gelatine and ageing on the secondary structure and water dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.378-388. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in pig skin gelatin properties related to production site: A near infrared and fluorescence spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion des protéines des viandes en fonction de la cuisson. Influence de la température de cuisson sur la digestion des protéines des viandes : approches in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the elderly, meat protein assimilation from rare meat is lower than that from meat that is well done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (5), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.117.158113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and kinetics of heme iron nitrosylation in an in vitro gastro-intestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Raw Bovine Meat, Boiling but Not Grilling, Barbecuing, or Roasting Decreases Protein Digestibility without Any Major Consequences for Intestinal Mucosa in Rats, although the Daily Ingestion of Bovine Meat Induces Histologic Modifications in the Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (8), pp.1506 - 1513. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.116.230839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of cooked meat proteins is slightly affected by age as assessed using the dynamic gastrointestinal TIM model and mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.2682-2691. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00120C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular changes in gelatin aging observed by NIR and fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.496-503. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of peptides released during in vitro digestion of cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.1311-1323. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des viandes de dindes : Quels sont les facteurs impliqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein enriched pasta: structure and digestibility of its protein network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.1196-1207. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FO01231G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of biosensors for drip loss analysis and glycolytic potential evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesław Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sionek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the fenton process in meat digestion as assessed using an in vitro gastro-intestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;sisters&amp;quot; alpha-helices of collagen, elastin and keratin recovered from animal by-products: Functionality, bioactivity and trends of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.65 - 75. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61st International Congress of Meat Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.1. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pepsin digestibility of myofibrillar proteins and of variations due to heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172, pp.265 - 271. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High True Ileal Digestibility but Not Postprandial Utilization of Nitrogen from Bovine Meat Protein in Humans Is Moderately Decreased by High-Temperature, Long-Duration Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (10), pp.2221-2228. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.216838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin structure and composition linked to hard capsule dissolution: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naira Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Meersman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.360-376. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of pepsin digestibility of myofibrillar proteins and of variations due to heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172, pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs protéomiques prédictifs de l’oxydation des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, fractionation and functional properties of proteins from the microalgae chlorella vulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina-Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Djelveh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157, pp.134-139. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Meat Cooking, and of Ingested Amount, on Protein Digestion Speed and Entry of Residual Proteins into the Colon: A Study in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61252. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle composition slightly affects in vitro digestion of aged and cooked meat: identification of associated proteomic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1249-1262. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modes de cuisson sur la digestion des protéines : approches in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/e1j3-t870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatment on protein oxidation in pig meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (1), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and sensory pork quality in relation to muscle and drip loss protein profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesław Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 234 (5), pp.883-894. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-012-1705-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and ultrastructural characterisation of Rhea Americana muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.1387-1394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRKAG3 and CAST genetic polymorphisms and quality traits of dry-cured hams--II. Associations in french dry-cured ham jambon de bayonne and their dependence on salt reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hortós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking temperature is a key determinant of in vitro meat protein digestion rate: Investigation of underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.2569-2576. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf205280y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher drip loss is associated with protein oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (4), pp.917-924. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRKAG3 and CAST genetic polymorphisms and quality traits of dry-cured hams—III. Associations in Slovenian dry-cured ham Kraski prsut and their dependence on processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.360-365. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRKAG3 and CAST genetic polymorphisms and quality traits of dry-cured hams--I. Associations in Spanish dry-cured ham Jamón Serrano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z y Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hortos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacint Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejando Diestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.346-53. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between histochemical, structural characteristics and oxidative stability of rhea limb muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (3), pp.1387-1394. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.11.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-cured ham Kraski prsut seasoning losses as affected by PRKAG3 and CAST polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijas.2011.e6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profile of dry-cured ham relative to PRKAG3 or CAST genotype, level of salt and pastiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Mandelc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branka Javornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (4), pp.657-667. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frozen storage duration and cooking on physical and oxidative changes in M. Gastrocnemius pars interna and M. Iliofiburalis of rhea americana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudecir C. Zambiazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (4), pp.645-651. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of muscle recovery after immobilization in old rats does not result from a defect in normalization of the ubiquitin-proteasome and the caspase-dependent apoptotic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Attaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 589 (3), pp.511-524. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2010.201707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional value and digestion rate of rhea meat proteins in association with storage and cooking processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudezir Zambiazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (1), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of protein aggregates following a heating and freezing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.3160-3166. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.07.043O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of semimenbranosus and biceps femoris muscles frome Bayonne dry-cured ham.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour, lipid and protein stability of Rhea americana meat during air- and vacuum-packaged storage: influence of muscle on oxidative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (3), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green ham pH value affects proteomic profile of dry-cured ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Mandelc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branka Javomik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijas.2010.e29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changed dynamics in myofibrillar protein aggregation as a consequence of heating time and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.625-631. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of PRKAG3 and CAST genetic polymorphisms with traits of interest in dry-cured ham production: Comparative study in France, Slovenia and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kavar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hortos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1-3), pp.60-66. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2009.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of muscles and meat from ‘AOC’ guaranteed-origin Taureau de Camargue beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 129 (1-3), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural changes in m. rectus abdominis bovine muscle after heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penka P. Marinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of heterocyclic amines in slices of longissimus thoracis beef muscle subjected to jets of superheated steam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore E. Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (1), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.02.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of protein aggregation in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cooking on protein oxidation in n-3 polyunsaturated fatty acids enriched beef. Implication on nutritional quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.645-650. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the formation of heterocyclic amines in slices of longissimus thoracis and semimembranosus beef muscles subjected to jets of hot air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3), pp.659-668. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of slaughter value and meat quality of three synthetic pig lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Olczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Namyslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (3), pp.198-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the volatile profile and identification of odour-active compounds in Bayonne ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (3), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion study of proteins from cooked meat using an enzymatic microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (2), pp.405-409. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of I199V polymorphism on prkag3 gene on carcass and meat quality traits in slovenian commercial pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Muscle Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4573.2009.00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of meat fluorescence emission as a marker of oxidation promoted by cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (4), pp.651-656. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of peptide fingerprints in semimembranosus and biceps femoris muscles during Bayonne ham processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (2), pp.272-277. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of aromatic amino acid content in cooked meat by derivative spectrophotometry: implications for nutritional quality of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Woo Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (3), pp.1074-1078. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific proteins allow classification of pigs according to sire breed, rearing environment and gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 122 (2-3), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of variability of plasma leptin and lipids concentration in relations to glycolytic potential, intramuscular fat and meat quality in P76 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gromadzka-Ostrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Olczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Niemyjski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.296-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig Longissimus lumborum proteome: Part II: Relationships between protein content and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (4), pp.982-996. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the influence of diet on lamb meat oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109, pp.573-579. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of animal (lamb) diet and meat storage on myofibrillar protein oxidation and in vitro digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of proteolysis in native, heat-treated and aged proteins from turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grajales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.308-314. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660802146006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig Longissimus lumborum proteome: Part I. Effects of genetic background, rearing environment and gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (4), pp.968-981. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Meat Cooking on Physicochemical State and in Vitro Digestibility of Myofibrillar Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penka Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.1488-1494. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf072999g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken meat quality : genetic variability and relationship with growth and muscle characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (53), 6 p. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of oxidized proteins in muscle cells by fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penka Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (23), pp.9554-9558. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0717586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescence front face technique for measurement of lipid oxidation during refrigerated storage of chicken meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.543-547. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of muscle hypertrophy on characteristics of Pectoralis major muscle and breast meat quality of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.2005-2011. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage estival de porcs en extérieur. Effet de la génétique et des conditions d'abattage sur le comportement, la physiologie et les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological characteristics of a group of fighting bulls (Brava breed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ameslant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (5), pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie des fibres musculaires. Conséquence pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis reveals changes in the liver protein pattern of rats exposed to dietary folate deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Rock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (11), pp.2524-2529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in chicken breast meat quality : implications of struggle and muscle glycogen content at death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (5), pp.572-579. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660500303099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of PSE zones in semimembranosus pig muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (1), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological responses of three chicken breeds to pre-slaughter shackling and acute heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (5), pp.527-535. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660500303032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome changes during pork meat ageing following use of two different pre-slaughter handling procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (4), pp.689-696. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (6), pp.623-635. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (6), pp.623-635. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the rate of post mortem pH fall on the processing ability of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43, pp.245-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the rate of muscle postmortem pH fall on the technological quality of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660120121463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halothane genotype and pre-slaughter treatment on pig meat quality. Part 1. Post mortem metabolism, meat quality indicators and sensory traits of m. Longissimus lumborum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (4), pp.429-437. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0309-1740(02)00034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem metabolism and meat quality in three genotypes of turkey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.462-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem muscle metabolism and meat quality in three genetic types of turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.462-469. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660120070604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (4), pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronarcose des volailles : quels paramètres techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filières Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The measurement of pH in raw and frozen turkey Pectoralis superficialis muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (4), pp.503-506. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0309-1740(99)00174-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stunning current frequency on carcass downgrading and meat quality of turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchoniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79 (8), pp.1208-1214. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/79.8.1208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viandes de volailles. De nouvelles techniques au service de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles techniques au service de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'électronarcose sur la cinétique de chute de pH dans le muscle pectoralis superficialis de dinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (6), pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'électronarcose dans des abattoirs de volaille en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouchonière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (4), pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified atmosphere packaging on color stability and on microbiology of turkey breast meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.177-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dietary alpha-tocopherol supplementation and antioxidant spraying on colour stability and lipid oxidation of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65 (4), pp.503-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une supplémentation nutritionnelle en vitamine C sur la stabilité de la couleur de la viande de dinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 13 (5), pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une bacterie methanogene sur l'activite cellulolytique et le metabolisme de deux especes de champignons cellulolytiques du rumen in vitro. Resultats preliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une bactérie méthanogène sur l'activité cellulolytique et le métabolisme de deux espèces de champignons cellulolytiques du rumen in vitro. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'exposition aux nitrites, nitrates et composés nitrosés dans les charcuteries : implications sanitaires et stratégies de réduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un vieillissement en bonne santé : conception de soupes enrichies en protéines pour améliorer l’apport nutritionnel des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Hadisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NUTRIG - Impact de la combinaison des aliments d’un repas sur la libération des Nutriments et l’Index Glycémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atefeh Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Catanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Nutrition Grand-Ouest - JANGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRNH Ouest, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chanteranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers to reconcile cured meat products with health concerns and culinary heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kritiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of meat models with fiber enrichment adapted to masticatory deficiency in Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisation de l’alimentation des personnes âgées: tendances, conséquences et recommandations : Procédés de transformation/digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Protéines et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion du pain: rôle de la phase orale, de la variété de blé et du procédé de panification dans la modulation de la digestion du gluten de pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie d’un Escherichia coli O157:H7 au cours de la digestion gastrique d’une viande hachée de bœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacie Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the prediction of the PSE-like muscle defect in cooked hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude De-Oliveira-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the stability of biological activities generated by protein hydrolysates from porcine byproducts during gastro-intestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical reactivity of proteins during in vitro dynamic meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced In vitro nutrient bioaccessibility after gastric digestion in elderly presenting a deficient mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of meat product adapted to chewing deficiency of Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a workflow to apprehend dynamic digestion of a mix of proteins: application of meat product for elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cinétique de digestion chez le Sénior des protéines d’une émulsion de viande type knack diffère de celle de l’adulte : cartographie des protéines modulées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant supplementationis ineffective to reducethe frequency of pse-like zones in porkhams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat digestion provides antidiabetic activity throughout the whole digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent oxidation and nitrosation of meat proteins influence their digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de La Pomelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary vitamin E associated with plant polyphenols efficiently protects lipoperoxidation in pork chop and sausage in the finishing pigs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo-Schaan, L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambrois S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically active peptides from bovine bone collagen hydrolysed by non-specific enzymes. Antioxidant power for food and non-food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymer 2017: Key ingredients for the food transition, in Special Session: Food for tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary structure and thermodynamics of natural collagen extracted from bovine bones, by synchrotron radiation circular dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF2017 - European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dindes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). FRA., Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix impact on the bioaccessibility of plant polyphenols in the gastric tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mastication on the gastric digestion of frankfurters : case of elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin dissolution is more affected by the structure than the water mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes of meat during cooking Impact on quality and in vitro digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kulmbach, Germany. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dinde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the rearing factors that favor oxidation of turkey meat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22.European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the free radical chemistry in physicochemical conditions of the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the production sites and aging on gelatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athene, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of oxidation in meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of fibers in frankfurters modifies the ready-to-swallow food bolus properties and oral bioaccessibility of nutrients after in vitro mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the discrimination of gelatin by hrmas: role of processing on its chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cooking processes on protein digestion in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat proteolysis by pepsin highlighted by maldi imaging mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovedeep Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model to simulate the effect of cooking time-temperature on the gastric digestion of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta Del Este, Uruguay. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application to proteomics to understand and modify meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the lipid structure of frankfurters: toward a food model to better understand the perception of fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the development of functional foods for elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EFFoST Conference "Innovations in Attractive and Sustainable Food for Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the incidence of marinating and cooking on the in vitro protein digestibility of beef meat - A first step using a simple modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPIA du Programme Modaltube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des barèmes de cuisson sur la digestion des protéines de viande chez l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorge G. Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France, France. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70316-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat protein aggregation: First investigations on the role of the lipid oxidation product, 4-hydroxy-2-nonenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température de cuisson de la viande permet de moduler la vitesse de digestion des protéines, sans affecter la digestibilité dans l’intestin grêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein biomarkers of in vitro digestion parameters of raw and cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure Digestion and Health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé des présentations du congrès « International Congress of Meat Science and Technology »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’Académie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic pattern changes in muscle proteins following heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou A. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). BEL., Aug 2011, Ghent, Belgium. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of various process parameters on in vitro protein digestibility of beef meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle mimétique de la viande pour l'étude des modifications physicochimiques des protéines au chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of raw meat enrihed woth n-9 fatty acids on nutritional profile and physicochemical characteristics of frankfurters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benet M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymères 2010: matrices alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres de digestion in vitro des protéines carnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification du profil électrophorètique des protéines musculaires après traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Jaworska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical or gas stunning: which consequences for the meat quality in three chicken genotypes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in situ de l'évolution de la structure moléculaire des protéines musculaires au cours du chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penka Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualViVol approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés nutritionnelles des peptides et protéines de la viande : Impact des procédés de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualViVol - Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Séminaire AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte peptidique de la fraction prot éique soluble du jambon de Bayonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités des muscles des bovins de l’AOC Taureau de Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une méthode rapide et non destructive de mesure de l'oxydation des lipides dans la viande de poulet. Comparaison des génotypes standard, certifié et label.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALVIVOL : Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006 Fertilité et résistance aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gender, genetic background and rearing method on the relationship between protein expression and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude du déterminisme biologique du pH ultime dans le muscle de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih El Rammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte protéomique: un outil pour la détermination de marqueurs des qualités de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du sexe sur l'expression des protéines sarcoplasmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires des bovins de l' A.O.C Taureau de Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité de la couleur et de l'oxydation des lipides dans les viandes A.O.C. de taureau de Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités musculaires des taureaux de combat (race Brave)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cattiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological quality of broiler breast meat in relation to muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Working group meeting COST ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavorioural and physiological responses of three chicken genotypes to pre-slaughter shackling stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie musculaire: conséquence pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological quality of broiler breast meat in relation to muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological responses to physical pre-slaughter stress in three chicken genotypes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Istambul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between line variability of chicken technological meat quality under different pre-slaughter conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Proceedings, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color image analysis method for prediction of turkey breast meat transformation yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, /, France. pp.372-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between rate of muscle Ph fall post-mortem and processing ability of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European symposium on the quality of poultry meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme post mortem et qualités des viandes chez la dinde - comparaison d'une souche standard fermière et du produit de leur croisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of current frequency during water-bath stunning on turkey meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouchonière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'électronarcose sur la cinétique de chute de pH dans le muscle pectoralis superficialis de dinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées des Sciences et Technologies de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin E supplementation dietary on colour stability and lipid oxidation in turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem evolution in the Pectoralis superficialis muscle from two turkey breeds : Relationship between pH and colour changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation of dry sausages with natural plant extracts prevents oxidation even in the absence of nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laleuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of oral deficiencies on intestinal bioaccessibility of nutrients in elderly QuaPA, UNH, and DTA Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Talens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can nitrite-free recipes of cured meat products prevent the formation of nitroso-compounds during digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Keuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon-Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the risks of nitrite and nitrate exposure of consumer eating processed food?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Keuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress of Meat Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet LEG’ALIM : Filière régionale durable de légumineuses à graines à haute valeur ajoutée, à destination des nouvelles tendances du marché de l’alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Longvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEG’ALIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Combourtillé, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacie Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Floride, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health people imparirments modify bolus formation, bolus characteristics and food comfortability of meat products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient bioaccessibility is reduced in Elderly with oral deficiency combining in vitro mastication and digestive approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. 156 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in vivo, in silico digestion and 3D conformation to predict potential bioactive peptides: case of myoglobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers from animal by-products - Redesining the meat supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoproInov: Valorisation des coproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of food bolus formation and nutrient bioaccessibility as a function of the progress of mastication of Frankfurters models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la physiologie orale et des qualités nutritionnelles pour la conception d’aliments carnés pour séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels aliments pour quels séniors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Avignon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous self-assembly of collagen is modulated by age ad drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Wageningem, Netherlands. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des protéines au cours de la digestion gastrique in vitro de viandes transformées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. ADIV, Viandes et Produits Carnés, 2016, 16èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the exposure of gelatin to various environmental conditions on its chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traikiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées Grand Sud de RMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande et stress oxydant en race angus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free study of peptides released from meat during in vitro digestion. A comparison of young and old physiological digestive conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 3 points forts des protéines de la viande : composition en acides aminés, digestibilité et vitesse de digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’environnement gastrique sur la dégradation de la myoglobine et la libération du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12th.Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat structure affects in vitro digestion parameters of meat proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free study of peptides released during in vitro digestion of bovine cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histochemical and biochemical characteristics of four major muscles of the ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. Elsevier Ltd, Meat Science, 2012, 58th International Congress of Meat Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle protein electrophoretic pattern affected by heating treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. Meat Science, 2011, 57th. International Congress of Meat Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des réponses du muscle squelettique au stress chez le rat - Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Crédits Incitatifs, Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Tours, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between protein expression and meat quality in pigs: influences of rearing environment and genetic background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès Mondial des Sciences et Technologies Alimentaires (IUFOST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large White and Duroc heavyweight crossbred pigs: interactive effects of genetic type, rearing and slaughter conditions on stress reactivity and technological and sensory meat quality aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Helsinki, Finland. 2 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sels nitrités dans les charcuteries : bénéfices, risques et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59 (5), pp.297-306, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two statistical models for prediction of turkey breast muscle colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">vol. 13 no. 34;8 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color and texture deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.429-437, 2024, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00190-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of bioactive compounds from meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.750-756, 2024, 9780323851251. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic meat products - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.445-450, 2024, 9780323851251. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00115-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation du Muscle en Viande, maturation et conservation des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne de la viande bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et Techniques Agroalimentaires, 978-2-7430-2331-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteinous cellular network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Antonio García-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE DREAM Project Book of Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnical Faculty, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des matrices animales de type viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 472 p., 2013, Collection synthèse, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme énergético-protéique des tissus musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscles et Viande des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 306 p, 2010, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reportage envoyé spécial &amp;quot;les mordus du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw data related to the manuscript &amp;quot;Comprehensive nutritional approach to improve the quality and bioavailability of essential nutrients in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Hadisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive nutritional approach to improve the quality and bioavailability of essential nutrients in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Hadisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive nutritional approach to improve the quality and bioavailability of essential nutrients in older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive nutritional approach to improve the quality and bioavailability of essential nutrients in older adults 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadisi Parisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourillon Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction, removal or replacement of sodium nitrite in a model of cured and cooked meat: a joint evaluation of consequences on microbiological issues in food safety, colon ecosystem and colorectal carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité de la couleur de la viande de dinde (Méléagris gallopavo) : Influence de la Rigor mortis, du mode de conditionnement et d'antioxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université Blaise Pascal (Clermont Ferrand 2), 1993. Français. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId880"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="333E9198"/>
+    <w:nsid w:val="8EB0BAB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-suzanne-sante-lhoutellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2149-7661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139509216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114969" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Mosconi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo03659f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Talens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2237990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100474" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100426" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nassy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040852" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de La Pomelie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10102415" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sayd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-S. Mirade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00969a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101289" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123508" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092230" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Malgoire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De-Oliveira-Ferreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225422" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101499" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106929" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.11156" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bechaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105229" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.094" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Drillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO01546A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.081" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.06.071" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01628J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Septier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.049" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8711" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621446v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.12.068" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618614v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Traikia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.034" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.08.131" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608331v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowsky" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158113" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.092" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455213v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.230839" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00120C" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636043v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98Z454SF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632867v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.11.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRBQ5G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO01231G" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638812v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw Przybylski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sionek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Jaworska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.02.025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZ6DT2S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Oueslati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.041" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.03.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216838" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Quintana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.06.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636300v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.028" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JZW69GB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634726v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.110" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629682v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Violeta Ursu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Djelveh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.071" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661089v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/e1j3-t870" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.049" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L073WFND-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547489v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061252" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651729v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Traore" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Przybylski" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.11.037" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDPTQSD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651409v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-012-1705-z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651216v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.06.022" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652331v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205280y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708798v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Schmidt Filgueras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647838v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.11.033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QN4LTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.06.021" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4B9FM0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z y Zhen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hortos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacint Arnau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejando Diestre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.06.018" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W09MGZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646195v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata R. Schmidt Filgueras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.11.126" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMBXSDKB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645309v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2011.e6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644713v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Magne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.201707" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650432v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mandelc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Javornik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.02.025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJM0QWDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939807v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudecir C. Zambiazi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.02.023" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK3ZC1C8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650870v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudezir Zambiazi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.02.028" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M7T1G6Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643404v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.006" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F25KS7BV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191075v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kajak-Siemaszko" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.043O" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667399v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.06.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF47S46K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Javomik" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2010.e29" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657248v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK8Q7FTB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666437v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.018" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ4HDT61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661091v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kajak-Siemaszko" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.12.057" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12NSG1PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664115v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kavar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zlender" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.10.015" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7BNKM3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fiot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8SC0N8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939536v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka P. Marinova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.035" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R2Q8WB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939535v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Greve" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.081" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D4NVRLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659327v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jaworska" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Olczak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Namyslaw" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662176v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Greve" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.05.028" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN45WVPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661575v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.09.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SMTMQVT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658027v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutertre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.021" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668998v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Woo Yoon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.10.009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLZTSTH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661581v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.08.003" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9N9XG0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669232v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4573.2009.00158.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AE2C27BC0789E2637CEA4B865D985F358D630FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661372v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.07.015" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ6SVQ6S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660501v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gromadzka-Ostrowska" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Niemyjski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.04.032" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQS50P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659777v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.04.028" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T40F319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620238v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cepeda" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grajales" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatellier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802146006" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172078v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.11.081" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JX2DJ8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172074v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.11.011" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZLR72HV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902926v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Marinova" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072999g" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8FZLX6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663667v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-53" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659615v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717586" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SKRB4LN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658957v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Gomez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.01.006" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBP0G7SM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660807v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-398" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658347v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664859v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ameslant" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660613v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haj Hattab" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675636v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678531v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.12.008" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCN4M21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871098v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hamelin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.01.008" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894466v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680363v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(02)00034-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWTZK14J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594141v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120121463" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672470v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683103v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670134v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebihan-Duval" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120070604" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681087v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692492v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689516v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(99)00174-6" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP263CP5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575117v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pottier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchoniere" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/79.8.1208" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696436v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685223v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renoux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695792v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pottier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubry" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sal&#233;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698252v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchoni&#232;re" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706011v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702153v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702004v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709657v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miri" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728682v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898744v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140277v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Hadisi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lopez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140299v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421893v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Ghasemi" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739259v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189714v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758355v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842069v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kritiawan" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228347v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417201v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758348v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962686v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacie Aline" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620363v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734528v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734403v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734401v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734908v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073383v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735112v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963059v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lhommeau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927462v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735676v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963075v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo-Schaan, L" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrois S" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734437v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733626v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602806v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799208v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602216v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739535v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739383v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935635v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608335v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739386v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hennequin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742338v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619320v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741373v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743471v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovedeep Kaur" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744064v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.035" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742928v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chapeau" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738904v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745052v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004355v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge G. Airinei" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70316-9" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWHZ7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744950v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186797v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904615v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802665v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Rosner" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746461v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750213v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hassoun" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750798v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757260v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904597v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benet M" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758056v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758198v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parafita" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756560v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752683v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751588v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752026v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752783v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutertre" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752160v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757002v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754306v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818867v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754452v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754340v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752660v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755989v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754404v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756203v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cattiau" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760536v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Haj Hattab" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764247v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759932v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580688v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761839v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762072v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771229v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841512v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775758v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775842v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846831v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708616v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laleuw" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlier" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654935v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662224v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petit" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon-Blinet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349420v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150072v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Longvilliers" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Della Valle" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962699v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785814v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842105v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605147v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602923v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikiac" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740789v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739310v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738896v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739260v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740007v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bouyer" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741655v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173408v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#232;ne" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801347v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Georges" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denis" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739680v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745274v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rey" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807482v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745662v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gault" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bombrun" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749486v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819178v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocha" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829422v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670978v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842422v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838314v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299133v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00190-3" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299126v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambel" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00115-0" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299130v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00189-7" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950455v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808372v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868800v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817220v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885154v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549473v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadisi Parisa" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourillon Sylvie" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Victor" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934513v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Raulet" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851170v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-suzanne-sante-lhoutellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2149-7661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139509216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Mosconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo03659f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114969" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Talens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108202" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2237990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100474" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100426" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sayd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-S. Mirade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00969a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050998" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nassy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040852" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de La Pomelie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10102415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101289" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123508" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092230" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Malgoire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De-Oliveira-Ferreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225422" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.11156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101499" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bechaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105229" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Drillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO01546A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.081" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.135" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623387v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.06.071" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01628J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Septier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.049" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8711" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621446v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.12.068" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Traikia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.08.131" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LSRW4TM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowsky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158113" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.092" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455213v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.230839" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640992v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00120C" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98Z454SF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632867v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.11.020" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRBQ5G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO01231G" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw Przybylski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sionek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Jaworska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.02.025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZ6DT2S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634896v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Oueslati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638184v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.03.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JZW69GB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455216v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216838" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640384v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Quintana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.06.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630136v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638158v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Violeta Ursu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Djelveh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.071" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061252" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.049" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L073WFND-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661089v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/e1j3-t870" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Traore" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Przybylski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.11.037" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDPTQSD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-012-1705-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708798v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Schmidt Filgueras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651216v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.06.022" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205280y" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647838v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.11.033" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QN4LTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649255v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.06.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4B9FM0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649460v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z y Zhen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hortos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacint Arnau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejando Diestre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.06.018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W09MGZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646195v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata R. Schmidt Filgueras" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.11.126" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMBXSDKB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645309v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2011.e6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650432v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mandelc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Javornik" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.02.025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJM0QWDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939807v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudecir C. Zambiazi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.02.023" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK3ZC1C8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644713v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Magne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.201707" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650870v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudezir Zambiazi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.02.028" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M7T1G6Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191075v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kajak-Siemaszko" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.043O" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.006" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F25KS7BV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667399v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.06.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF47S46K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665158v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Javomik" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2010.e29" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657248v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK8Q7FTB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664115v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kavar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zlender" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.10.015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7BNKM3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665792v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fiot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8SC0N8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939536v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka P. Marinova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.035" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R2Q8WB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939535v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Greve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.081" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D4NVRLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661091v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kajak-Siemaszko" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.12.057" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12NSG1PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666437v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.018" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ4HDT61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662176v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Greve" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.05.028" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN45WVPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659327v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jaworska" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Olczak" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Namyslaw" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661575v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.09.002" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SMTMQVT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669232v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4573.2009.00158.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AE2C27BC0789E2637CEA4B865D985F358D630FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661372v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.07.015" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ6SVQ6S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658027v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutertre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.021" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668998v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Woo Yoon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.10.009" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLZTSTH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661581v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.08.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9N9XG0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660501v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gromadzka-Ostrowska" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Niemyjski" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658495v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.04.032" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQS50P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172078v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.11.081" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JX2DJ8F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172074v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.11.011" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZLR72HV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620238v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cepeda" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grajales" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatellier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802146006" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659777v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.04.028" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T40F319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902926v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Marinova" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072999g" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8FZLX6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663667v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-53" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659615v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717586" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SKRB4LN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658957v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Gomez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.01.006" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBP0G7SM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660807v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-398" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658347v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664859v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ameslant" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660613v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haj Hattab" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675636v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678531v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.12.008" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCN4M21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871098v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hamelin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.01.008" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894466v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672470v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594141v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120121463" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680363v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(02)00034-7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWTZK14J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681087v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670134v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebihan-Duval" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120070604" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683103v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689516v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(99)00174-6" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP263CP5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575117v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pottier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchoniere" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/79.8.1208" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696436v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685223v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renoux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695792v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pottier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubry" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sal&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698252v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchoni&#232;re" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706011v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702153v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702004v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709657v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miri" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728682v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898744v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140299v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lopez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140277v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Hadisi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421893v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Ghasemi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189714v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842069v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kritiawan" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758355v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228347v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758348v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417201v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962686v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacie Aline" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620363v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734528v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734403v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734401v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734908v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073383v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927462v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963059v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lhommeau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735112v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735676v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963075v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo-Schaan, L" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrois S" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733626v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734437v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799208v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602806v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602216v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608335v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739383v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935635v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739535v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739386v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hennequin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742338v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619320v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743471v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovedeep Kaur" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741373v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744064v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.035" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742928v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chapeau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738904v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745052v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004355v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge G. Airinei" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70316-9" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWHZ7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744950v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186797v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904615v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802665v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Rosner" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746461v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750213v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hassoun" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750798v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904597v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benet M" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757260v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758056v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758198v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parafita" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756560v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752683v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751588v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752026v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752783v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutertre" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752160v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757002v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818867v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754306v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755989v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752660v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754340v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754452v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754404v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756203v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cattiau" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760536v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Haj Hattab" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764247v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759932v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580688v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761839v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762072v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771229v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841512v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775758v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775842v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846831v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708616v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laleuw" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654935v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662224v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petit" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon-Blinet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349420v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150072v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Longvilliers" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Della Valle" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962699v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785814v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842105v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605147v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738896v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739260v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740007v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bouyer" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739310v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740789v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602923v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikiac" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801347v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Georges" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denis" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173408v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#232;ne" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741655v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739680v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745274v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rey" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807482v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745662v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gault" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bombrun" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749486v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819178v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocha" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829422v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670978v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842422v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838314v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299133v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00190-3" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299130v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00189-7" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299126v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambel" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00115-0" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950455v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808372v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868800v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817220v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885154v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559419v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559413v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Victor" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577921v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549473v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadisi Parisa" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourillon Sylvie" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934513v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Raulet" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851170v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>