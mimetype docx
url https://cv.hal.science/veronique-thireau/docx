--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -775,234 +775,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie économique et gestion des déchets radioactifs. oser le conflit</w:t>
+                <w:t xml:space="preserve">Albert O. Hirschman ou la possibilité d'analyser les conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 236, p.26</w:t>
+              <w:t xml:space="preserve">Revue juridique nimoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217463v1</w:t>
+                <w:t xml:space="preserve">hal-01217491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norme, théorie économique et pouvoir</w:t>
+                <w:t xml:space="preserve">Théorie économique et gestion des déchets radioactifs. oser le conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique nimoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 236, p.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217520v1</w:t>
+                <w:t xml:space="preserve">hal-01217463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert O. Hirschman ou la possibilité d'analyser les conflits</w:t>
+                <w:t xml:space="preserve">Norme, théorie économique et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique nimoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217491v1</w:t>
+                <w:t xml:space="preserve">hal-01217520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse économique du droit ou « Law and economics »</w:t>
               </w:r>
@@ -1812,165 +1812,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y'a t'il du sacré dans la théorie économique ?</w:t>
+                <w:t xml:space="preserve">Les « promesses » de l’écosystème nucléaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits et contentieux du nucléaire N° 11 "La perception du risque, dialogue entre la France et le Japon" (bilingue Français-Japonais)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Véronique Thireau (Chrome Université de Nîmes) et; Dhiego Teles Da Silva (Chrome Université de Nîmes), Jul 2022, Nîmes, France</w:t>
+              <w:t xml:space="preserve">"Contrat et compliance, Les acteurs et leurs stratégies" (sous la direction de Vanessa Monteillet et Gustavo Cerqueira)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875532v1</w:t>
+                <w:t xml:space="preserve">hal-03875578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « promesses » de l’écosystème nucléaire français</w:t>
+                <w:t xml:space="preserve">Y'a t'il du sacré dans la théorie économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Contrat et compliance, Les acteurs et leurs stratégies" (sous la direction de Vanessa Monteillet et Gustavo Cerqueira)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Droits et contentieux du nucléaire N° 11 "La perception du risque, dialogue entre la France et le Japon" (bilingue Français-Japonais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Véronique Thireau (Chrome Université de Nîmes) et; Dhiego Teles Da Silva (Chrome Université de Nîmes), Jul 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875578v1</w:t>
+                <w:t xml:space="preserve">hal-03875532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t>
               </w:r>
@@ -4287,159 +4287,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Les enseignements issus de Génération 92&amp;quot;, Cereq</w:t>
+                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Mobilités sectorielles et sociales, Cereq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Direction de l’Enseignement Scolaire du Ministère de l’Education Nationale. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141265v1</w:t>
+                <w:t xml:space="preserve">hal-02141271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Mobilités sectorielles et sociales, Cereq</w:t>
+                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Les enseignements issus de Génération 92&amp;quot;, Cereq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Direction de l’Enseignement Scolaire du Ministère de l’Education Nationale. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141271v1</w:t>
+                <w:t xml:space="preserve">hal-02141265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport collectif dirigé par Jacques Rouzier, “ Les trajectoires régionales en Europe ”</w:t>
               </w:r>
@@ -4741,51 +4741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D2D97F3"/>
+    <w:nsid w:val="5782DC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4972,51 +4972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-thireau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5955-5583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032821379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Font" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laverloch&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Teles da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Auteurs Laura Jaeger Myriam Janin Julien Michon Isabelle Techer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-thireau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5955-5583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032821379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Font" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laverloch&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Teles da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Auteurs Laura Jaeger Myriam Janin Julien Michon Isabelle Techer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>