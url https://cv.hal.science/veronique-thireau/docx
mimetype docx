--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Veronique THIREAU </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">PU Université de Nîmes 05</w:t>
+        <w:t xml:space="preserve">PU Université de Nîmes 05https://theses.fr/032821379</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -139,50 +139,59 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directrice ED 583 &amp;quot;Risques et société&amp;quot; depuis LE 1er Septembre 2025</w:t>
       </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://theses.fr/032821379</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du conseil d'administration de l'EPE Nîmes Université (depuis décembre 2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre nommée du CNU 05 (depuis décembre 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du conseil de faculté Droit Economie Gestion (depuis 2007 - 5ème mandat)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -274,1445 +283,1445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatique d’arguments et apprentissage multi-tâches : un cas d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (3-4), pp.201-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/roia.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr isotope discrimination of multi species aquaculture productions at a worldwide scale and contribution of the water reservoir in Sr plant input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.e03075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e03075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Inequality Indices and Exogeneous Risk Factors : An illustration luxembourgish workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10198-018-0973-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et localisation des déchets Très Faiblement Radioactifs (TFA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mon Robert à moi Hommage à Robert Badouin Vol. 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NUCLEAIRE ET INNOVATIONS AU 21 EME SIECLE, 2016-01</w:t>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560658v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon Robert à moi Hommage à Robert Badouin Vol. 60</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gestion et localisation des déchets Très Faiblement Radioactifs (TFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NUCLEAIRE ET INNOVATIONS AU 21 EME SIECLE, 2016-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140894v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert O. Hirschman ou la possibilité d'analyser les conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique nimoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie économique et gestion des déchets radioactifs. oser le conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 236, p.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme, théorie économique et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique nimoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse économique du droit ou « Law and economics »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique nimoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 207 à 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique dans le monde des économistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique nimoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5, p. 209 à 216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En collaboration avec M. Mansuy, “ Mobilité intersectorielle des débutants et qualité de leur insertion professionnelle ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En collaboration avec A. Berger, J. Rouzier et L. Razafimahefa, “ Les trajectoires régionales en Europe, des dynamismes imprévus ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires en mutation (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ Les nouvelles trajectoires des régions européennes : une lecture économique du cas français ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ Les perceptions de l’environnement urbain, le cas de Montpellier ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux entrepreneuriaux en zone de faible densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pôle au technopôle, permanence et transformation du concept de polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un renouvellement du rôle de l'espace dans la dynamique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche dynamique du développement des régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1722,767 +1731,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gide et la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude de l'Association Charles Gide 2025 Thème : L’histoire de la pensée économique et philosophique sur les liens entre économie et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Charles Gide - LEDI Dijon, Jun 2025, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « promesses » de l’écosystème nucléaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Contrat et compliance, Les acteurs et leurs stratégies" (sous la direction de Vanessa Monteillet et Gustavo Cerqueira)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y'a t'il du sacré dans la théorie économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits et contentieux du nucléaire N° 11 "La perception du risque, dialogue entre la France et le Japon" (bilingue Français-Japonais)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Véronique Thireau (Chrome Université de Nîmes) et; Dhiego Teles Da Silva (Chrome Université de Nîmes), Jul 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de neurones récurrents multi-tâches pour l’analyse automatique d’arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des déchets très faiblement radioactifs (TFA) : de l’emprise à la libération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASRDLF/ERSA Sessions équipe proximités S14 : les moteurs du développement territorial : gouvernance, production, usage des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF ERSA Grèce, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de santé et théories économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prise de décision et localisation des déchets radioactifs, de la réalité scientifique et technique au risque politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Laverlochère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel Conflits et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroparitech, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307783v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision et localisation des déchets radioactifs, de la réalité scientifique et technique au risque politique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Politiques de santé et théories économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel Conflits et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agroparitech, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">La santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441369v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Risque politique à l'épreuve de la gestion des déchets radioactifs (Faible Activité Vie Longue (FAVL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Laverlochère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Définir, domestiquer et communiquer sur les risques industriels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'UMR Triangle, Elico, la Foncsi et Sciences Po Lyon, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2492,124 +2501,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment and global impact of heatwaves on the French healthcare system : evaluating its knowledge and management, estimating impacts and highlighting solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2619,302 +2628,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et contentieux du nucléaire : La perception et les représentations du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiego Teles da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix Marseille. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.124, 2023, 978-2-7314-1284-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks (1st Edition) Multidisciplinary Approaches to the Changing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau; Ed. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.314, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles dynamiques spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'HARMATTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.342, 1993, 2-7384-2166-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2924,866 +2933,866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il du sacré dans la théorie économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et contentieux du nucléaire - La perception et les représentations du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119, 2023, Droit et contentieux du nucléaire, 978-2-7314-1284-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dépouilles radioactives à la crise « COVID-19 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co Auteurs Laura Jaeger Myriam Janin Julien Michon Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit nucléaire "Nucléaire et recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioactive Remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig, Karine Weiss, Veronique Thireau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks : Multidisciplinary approaches to the changing environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-126, 2018, 978-0-12-813290-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-813290-6.00005-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel traitement des déchets par l'analyse économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paru dans Droits et contentieux du nucléaire n°4 (sous la direction de JM Pontier et E. Roux), PUAM, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.259 à 271, 2014, Droit nucléaire Les déchets nucléaires, 9782731409468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie, économie et risque nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paru dans Droits et contentieux du nucléaire n° 3 (sous la direction de JM Pontier et E. Roux) PUAM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.139 à 148, 2013, Droit nucléaire, démocratie et nucléaire, 9782731409031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi Nôme, prix de l'électricité et sureté nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution pour les secondes journées « Droit du contentieux nucléaire » 20 octobre 2011-CEA Marcoule Paru dans « Droit et contentieux du nucléaire » n°2 (sous la direction de JM Pontier et E. Roux), PUAM, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.125 à 132, 2012, Drioit nucléaire, la sureté nucléaire (sou la direction de JM Pontier et E. Roux, 9782731408331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie du nucléaire et contentieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits et contentieux du nucléaire n°1, (sous la direction de JM Pontier et E. Roux), PUAM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.65à 74, 2011, 9782731407822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice distributive et équité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement culturel et territoires ISBN 978-2-296-13793-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renversement des hiérarchies spatiales traditionnelles et l'insertion professionnelle des débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Nîmes et de sa région ISBN 2-7475-7401-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité du secteur de la construction et utilisations différenciées de la main d’œuvre débutante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Entreprises et débutants" coordonné par JF Lochet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3793,779 +3802,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dépouilles radioactives à la crise « COVID-19 » Enseignements et pistes de réflexions ouvertes par la mise en scène politico-médiatique de l’épidémie en France durant le &amp;quot;confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les analyses des conflits dans la gestion et la localisation des déchets radioactifs quant au devenir des projets miniers en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépouilles radioactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregable health inequality indices</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gestion et localisation des déchets très faiblement radioactifs (TFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mussard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01786527v1</w:t>
+                <w:t xml:space="preserve">hal-01352220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et localisation des déchets très faiblement radioactifs (TFA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Aggregable health inequality indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352220v1</w:t>
+                <w:t xml:space="preserve">hal-01786527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En collaboration avec D. Dugas et C. Bernie-Boissard « Le rôle de la créativité dans le développement des territoires, Etat des lieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CG du Gard. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Mobilités sectorielles et sociales, Cereq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Les enseignements issus de Génération 92&amp;quot;, Cereq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Direction de l’Enseignement Scolaire du Ministère de l’Education Nationale. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141271v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Les enseignements issus de Génération 92&amp;quot;, Cereq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Mobilités sectorielles et sociales, Cereq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Direction de l’Enseignement Scolaire du Ministère de l’Education Nationale. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141265v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport collectif dirigé par Jacques Rouzier, “ Les trajectoires régionales en Europe ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Commission des Régions Européennes. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En collaboration avec D. Puech, Environnement et croissance urbaine, l’émergence de la gestion de l’environnement urbain (103 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Environnement, Service de la Recherche, des Etudes et du Traitement de l’Information sur l’Environnement. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4575,105 +4584,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de santé et théories économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4741,51 +4750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5782DC2B"/>
+    <w:nsid w:val="D41DEE00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4972,51 +4981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-thireau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5955-5583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032821379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Font" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laverloch&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Teles da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Auteurs Laura Jaeger Myriam Janin Julien Michon Isabelle Techer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-thireau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5955-5583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032821379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/032821379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Font" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bellet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laverloch&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Teles da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Auteurs Laura Jaeger Myriam Janin Julien Michon Isabelle Techer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>