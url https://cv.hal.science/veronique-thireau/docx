--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -784,234 +784,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert O. Hirschman ou la possibilité d'analyser les conflits</w:t>
+                <w:t xml:space="preserve">Théorie économique et gestion des déchets radioactifs. oser le conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique nimoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 236, p.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217491v1</w:t>
+                <w:t xml:space="preserve">hal-01217463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie économique et gestion des déchets radioactifs. oser le conflit</w:t>
+                <w:t xml:space="preserve">Norme, théorie économique et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 236, p.26</w:t>
+              <w:t xml:space="preserve">Revue juridique nimoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217463v1</w:t>
+                <w:t xml:space="preserve">hal-01217520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norme, théorie économique et pouvoir</w:t>
+                <w:t xml:space="preserve">Albert O. Hirschman ou la possibilité d'analyser les conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique nimoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217520v1</w:t>
+                <w:t xml:space="preserve">hal-01217491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse économique du droit ou « Law and economics »</w:t>
               </w:r>
@@ -1821,165 +1821,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « promesses » de l’écosystème nucléaire français</w:t>
+                <w:t xml:space="preserve">Y'a t'il du sacré dans la théorie économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Contrat et compliance, Les acteurs et leurs stratégies" (sous la direction de Vanessa Monteillet et Gustavo Cerqueira)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Droits et contentieux du nucléaire N° 11 "La perception du risque, dialogue entre la France et le Japon" (bilingue Français-Japonais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Véronique Thireau (Chrome Université de Nîmes) et; Dhiego Teles Da Silva (Chrome Université de Nîmes), Jul 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875578v1</w:t>
+                <w:t xml:space="preserve">hal-03875532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y'a t'il du sacré dans la théorie économique ?</w:t>
+                <w:t xml:space="preserve">Les « promesses » de l’écosystème nucléaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits et contentieux du nucléaire N° 11 "La perception du risque, dialogue entre la France et le Japon" (bilingue Français-Japonais)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Véronique Thireau (Chrome Université de Nîmes) et; Dhiego Teles Da Silva (Chrome Université de Nîmes), Jul 2022, Nîmes, France</w:t>
+              <w:t xml:space="preserve">"Contrat et compliance, Les acteurs et leurs stratégies" (sous la direction de Vanessa Monteillet et Gustavo Cerqueira)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875532v1</w:t>
+                <w:t xml:space="preserve">hal-03875578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t>
               </w:r>
@@ -4296,159 +4296,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Les enseignements issus de Génération 92&amp;quot;, Cereq</w:t>
+                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Mobilités sectorielles et sociales, Cereq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Direction de l’Enseignement Scolaire du Ministère de l’Education Nationale. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141265v1</w:t>
+                <w:t xml:space="preserve">hal-02141271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Mobilités sectorielles et sociales, Cereq</w:t>
+                <w:t xml:space="preserve">L’avenir des filières tertiaires et industrielles pour les sortants de niveaux III et IV, Les enseignements issus de Génération 92&amp;quot;, Cereq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Direction de l’Enseignement Scolaire du Ministère de l’Education Nationale. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141271v1</w:t>
+                <w:t xml:space="preserve">hal-02141265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport collectif dirigé par Jacques Rouzier, “ Les trajectoires régionales en Europe ”</w:t>
               </w:r>
@@ -4750,51 +4750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D41DEE00"/>
+    <w:nsid w:val="CE52C642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4981,51 +4981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-thireau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5955-5583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032821379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/032821379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Font" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bellet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laverloch&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Teles da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Auteurs Laura Jaeger Myriam Janin Julien Michon Isabelle Techer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-thireau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5955-5583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032821379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/032821379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Font" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bellet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laverloch&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Teles da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co Auteurs Laura Jaeger Myriam Janin Julien Michon Isabelle Techer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>