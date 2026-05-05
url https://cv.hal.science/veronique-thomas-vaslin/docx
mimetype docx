--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -66,1337 +66,319 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
-[...1016 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of the immune system and emergence of systemic memory to maintain resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OntoContext, a new python package for gene contextualization based on the annotation of biomedical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bedhiafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+                <w:t xml:space="preserve">Amel Benammar-Elgaaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993106v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoContext, a new python package for gene contextualization based on the annotation of biomedical texts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic of the immune system and emergence of systemic memory to maintain resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696137v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoContext, a new python package for gene contextualization based on the annotation of biomedical texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedhiafi Walid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benammar Amel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1406,1082 +388,1082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique des capteurs cellulaires et capacités dé-génératives du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherche d'IMT Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Atlantique, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuation and organization of holons in living ecosystems: Recursive integration and self-assertion by holon-lymphocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Degeneracy models of receptors in biological immune systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées « Complexité-Désordre »-Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8èmes journées « Complexité-Désordre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341265v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degeneracy models of receptors in biological immune systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Individuation and organization of holons in living ecosystems: Recursive integration and self-assertion by holon-lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées « Complexité-Désordre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8èmes journées « Complexité-Désordre »-Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329345v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology for cell proliferation quantification and modeling of lymphocyte dynamics: T-cell heterogeneity dynamics across aging and genetic origins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Systems Immunology for Modeling T cell Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Course on Computational Systems Biology of Cancer -Single cell analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd Annual Meeting of the French Society for Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409186v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Immunology for Modeling T cell Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Meeting of the French Society for Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">International course Computational Systems Biology of Cancer Single Cell Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409330v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling T lymphocyte dynamics: From physiology to perturbations of immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International course Computational Systems Biology of Cancer Single Cell Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on T cells and T-cell lymphomas University Hospital Essen, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ralf Küppers, Sep 2019, Essen, Germany, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077158v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling T lymphocyte dynamics: From physiology to perturbations of immune system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on T cells and T-cell lymphomas University Hospital Essen, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ralf Küppers, Sep 2019, Essen, Germany, France</w:t>
+              <w:t xml:space="preserve">International Symposium on T cells and T-cell lymphomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Essen, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991370v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Systems biology for cell proliferation quantification and modeling of lymphocyte dynamics: T-cell heterogeneity dynamics across aging and genetic origins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on T cells and T-cell lymphomas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Course on Computational Systems Biology of Cancer -Single cell analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inna Kuperstein, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077166v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la résilience et perturbations des systèmes complexes par une évaluation globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial pour la pensée complexe: Les défis d'un monde globalisé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edgar Morin-UNESCO, Dec 2016, Paris, France. https://www.reseau-canope.fr/congres-mondial-pour-la-pensee-complexe.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Modelling the Complexity of the Immune System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Modelling the Complexity of the Immune System: Systems Biology for Integration and Dynamical Reconstruction of Lymphocyte Multi-Scale Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Artificial Immune Systems Domain Identifying Progress and Main Contributors using Publicationand Co-Authorship Analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2491,185 +1473,1203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique des capteurs cellulaires et capacités dé-génératives du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoSysTerm : impact des modes de vie sur la communication et santé des écosystèmes vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multiplicity of statistical models for modeling the degeneracy of living communicating holons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8th Complexity-Disorder Days 2021, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202226301006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634085v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individuation and the organization in complex living ecosystem: recursive integration and self-assertion by holon-lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CFBT 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-019-09364-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling T cell proliferation: Dynamics heterogeneity depending on cell differentiation, age, and genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.e1005417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la résilience et des perturbations des systèmes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La lettre de l’inSHS du CNRS, novembre 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical and Mechanistic Reconstructive Approaches of T Lymphocyte Dynamics: Using Visual Modeling Languages to Bridge the Gap between Immunologists, Theoreticians, and Programmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bersini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Past, Present, and Future of Immune Repertoire Biology – The Rise of Next-Generation Repertoire Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Encarnita Mariotti-Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Chaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient Depletion of Dividing T Lymphocytes In Mice Induces the Emergence of Regulatory T cells and Dominant Tolerance to Islet Allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klatzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.942-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2008.02195.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Biology Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00331281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo correction of ZAP-70 immunodeficiency by intrathymic gene transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumeya Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mongellaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (8), pp.2287-95. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Douillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03528003v1</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI23966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2687,64 +2687,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoSysTerm&amp;quot; Communication des systèmes vivants : Cartographie de la littérature en lien avec les perturbations environnementales multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Douillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTEX Journée Arts et Sciences -Institut des Systèmes Complexes de Paris Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2801,51 +2801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des traces dans le système immunitaire : des anticorps au corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galinon-Mélénec B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme-trace: Des traces du corps au corps-trace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnements et connaissance de la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Silberstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est ce que la science.. pour vous?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -2973,64 +2973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation globale des technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Bocquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fièvre de l'évaluation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3072,51 +3072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité multi-échelle du système immunitaire: Evolution, du chaos aux fractales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Glade, Angélique Stéphanou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant critique et chaotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.333-402, 2015, 978-2-919694-93-8</w:t>
@@ -3145,103 +3145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunodepression and Immunosuppression During Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang-Phuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cira Dansokho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Chaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suman Kapur and Maristela Barbosa Portela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunosuppression role in health and diseases</w:t>
@@ -3254,390 +3254,390 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/29549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une évaluation globale des OGM : Des perspectives épistémologiques renouvelées pour l'analyse des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, http://www.rechercheriskogm.fr/fr/page/evaglo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une évaluation globale des systèmes complexes et des perturbations: l’exemple du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement durable et de l'Energie depuis 2010. 2016, http://www.rechercheriskogm.fr/fr/page/evaglo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une évaluation globale des OGM : Des perspectives épistémologiques renouvelées pour l'analyse des risques programme « EvaGlo » dans le cadre du programme « RiskOgm » (rapport complet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rémondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'écologie et du développement durable. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Coutellec</w:t>
-[...45 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01300736v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-01298382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3655,51 +3655,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement cellulaire sur la dynamique et la sélection du répertoire des lymphocytes B chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunité adaptative. Université Pierre et Marie Curie (Paris 6), 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3895,51 +3895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634085v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Vaslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226301006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09364-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00413" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marodon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Steinberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mongellaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI23966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benammar-Elgaaied" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedhiafi Walid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benammar Amel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Six Adrien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03787948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03329345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01082962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abi Haidar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03903057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Douillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/7489-l-homme-trace.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://materiologiques.com/sciences-philosophie-2275-9948/244-qu-est-ce-que-la-science-pour-vous--9782373611076.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100998460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cira Dansokho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29549" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#233;mondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01821761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Vaslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benammar-Elgaaied" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993106v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedhiafi Walid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benammar Amel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Six Adrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03787948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03329345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01082962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abi Haidar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03903057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Douillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634085v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226301006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09364-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005417" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marodon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Steinberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mongellaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI23966" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/7489-l-homme-trace.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://materiologiques.com/sciences-philosophie-2275-9948/244-qu-est-ce-que-la-science-pour-vous--9782373611076.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100998460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cira Dansokho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29549" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#233;mondet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01821761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>