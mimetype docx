--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -66,319 +66,1337 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multiplicity of statistical models for modeling the degeneracy of living communicating holons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8th Complexity-Disorder Days 2021, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202226301006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634085v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individuation and the organization in complex living ecosystem: recursive integration and self-assertion by holon-lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CFBT 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-019-09364-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling T cell proliferation: Dynamics heterogeneity depending on cell differentiation, age, and genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.e1005417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la résilience et des perturbations des systèmes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La lettre de l’inSHS du CNRS, novembre 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Past, Present, and Future of Immune Repertoire Biology – The Rise of Next-Generation Repertoire Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Encarnita Mariotti-Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Chaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical and Mechanistic Reconstructive Approaches of T Lymphocyte Dynamics: Using Visual Modeling Languages to Bridge the Gap between Immunologists, Theoreticians, and Programmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bersini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Biology Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00331281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient Depletion of Dividing T Lymphocytes In Mice Induces the Emergence of Regulatory T cells and Dominant Tolerance to Islet Allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klatzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.942-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2008.02195.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo correction of ZAP-70 immunodeficiency by intrathymic gene transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumeya Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mongellaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (8), pp.2287-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI23966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoContext, a new python package for gene contextualization based on the annotation of biomedical texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bedhiafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benammar-Elgaaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of the immune system and emergence of systemic memory to maintain resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoContext, a new python package for gene contextualization based on the annotation of biomedical texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedhiafi Walid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benammar Amel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -388,1082 +1406,1082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique des capteurs cellulaires et capacités dé-génératives du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherche d'IMT Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Atlantique, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degeneracy models of receptors in biological immune systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Individuation and organization of holons in living ecosystems: Recursive integration and self-assertion by holon-lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées « Complexité-Désordre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8èmes journées « Complexité-Désordre »-Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329345v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuation and organization of holons in living ecosystems: Recursive integration and self-assertion by holon-lymphocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Degeneracy models of receptors in biological immune systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées « Complexité-Désordre »-Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8èmes journées « Complexité-Désordre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341265v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Immunology for Modeling T cell Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Systems biology for cell proliferation quantification and modeling of lymphocyte dynamics: T-cell heterogeneity dynamics across aging and genetic origins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Meeting of the French Society for Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Course on Computational Systems Biology of Cancer -Single cell analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inna Kuperstein, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409330v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International course Computational Systems Biology of Cancer Single Cell Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling T lymphocyte dynamics: From physiology to perturbations of immune system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Systems Immunology for Modeling T cell Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on T cells and T-cell lymphomas University Hospital Essen, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ralf Küppers, Sep 2019, Essen, Germany, France</w:t>
+              <w:t xml:space="preserve">52nd Annual Meeting of the French Society for Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991370v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling T lymphocyte dynamics: From physiology to perturbations of immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on T cells and T-cell lymphomas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Essen, Germany, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on T cells and T-cell lymphomas University Hospital Essen, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ralf Küppers, Sep 2019, Essen, Germany, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077166v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology for cell proliferation quantification and modeling of lymphocyte dynamics: T-cell heterogeneity dynamics across aging and genetic origins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Course on Computational Systems Biology of Cancer -Single cell analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on T cells and T-cell lymphomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Essen, Germany, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409186v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la résilience et perturbations des systèmes complexes par une évaluation globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial pour la pensée complexe: Les défis d'un monde globalisé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edgar Morin-UNESCO, Dec 2016, Paris, France. https://www.reseau-canope.fr/congres-mondial-pour-la-pensee-complexe.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Modelling the Complexity of the Immune System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Modelling the Complexity of the Immune System: Systems Biology for Integration and Dynamical Reconstruction of Lymphocyte Multi-Scale Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Artificial Immune Systems Domain Identifying Progress and Main Contributors using Publicationand Co-Authorship Analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1473,1203 +2491,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique des capteurs cellulaires et capacités dé-génératives du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoSysTerm : impact des modes de vie sur la communication et santé des écosystèmes vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Douillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528003v1</w:t>
-              </w:r>
-[...1016 lines deleted...]
-                <w:t xml:space="preserve">hal-00113038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2687,64 +2687,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoSysTerm&amp;quot; Communication des systèmes vivants : Cartographie de la littérature en lien avec les perturbations environnementales multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Douillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTEX Journée Arts et Sciences -Institut des Systèmes Complexes de Paris Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2801,51 +2801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des traces dans le système immunitaire : des anticorps au corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galinon-Mélénec B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme-trace: Des traces du corps au corps-trace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnements et connaissance de la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Silberstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est ce que la science.. pour vous?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -2973,64 +2973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation globale des technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Bocquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fièvre de l'évaluation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3072,51 +3072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité multi-échelle du système immunitaire: Evolution, du chaos aux fractales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Glade, Angélique Stéphanou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant critique et chaotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.333-402, 2015, 978-2-919694-93-8</w:t>
@@ -3145,103 +3145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunodepression and Immunosuppression During Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang-Phuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cira Dansokho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Chaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suman Kapur and Maristela Barbosa Portela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunosuppression role in health and diseases</w:t>
@@ -3254,390 +3254,390 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/29549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une évaluation globale des systèmes complexes et des perturbations: l’exemple du système immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement durable et de l'Energie depuis 2010. 2016, http://www.rechercheriskogm.fr/fr/page/evaglo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une évaluation globale des OGM : Des perspectives épistémologiques renouvelées pour l'analyse des risques programme « EvaGlo » dans le cadre du programme « RiskOgm » (rapport complet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rémondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'écologie et du développement durable. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une évaluation globale des OGM : Des perspectives épistémologiques renouvelées pour l'analyse des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Coutellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, http://www.rechercheriskogm.fr/fr/page/evaglo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298382v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-01300736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3655,51 +3655,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement cellulaire sur la dynamique et la sélection du répertoire des lymphocytes B chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunité adaptative. Université Pierre et Marie Curie (Paris 6), 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3895,51 +3895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Vaslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benammar-Elgaaied" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993106v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedhiafi Walid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benammar Amel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Six Adrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03787948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03329345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01082962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abi Haidar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03903057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Douillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634085v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226301006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09364-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005417" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marodon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Steinberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mongellaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI23966" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/7489-l-homme-trace.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://materiologiques.com/sciences-philosophie-2275-9948/244-qu-est-ce-que-la-science-pour-vous--9782373611076.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100998460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cira Dansokho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29549" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#233;mondet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01821761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634085v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Vaslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226301006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09364-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00413" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marodon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Steinberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mongellaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI23966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benammar-Elgaaied" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedhiafi Walid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benammar Amel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Six Adrien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03787948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03329345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01082962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abi Haidar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03903057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Douillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/7489-l-homme-trace.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://materiologiques.com/sciences-philosophie-2275-9948/244-qu-est-ce-que-la-science-pour-vous--9782373611076.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100998460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cira Dansokho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29549" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#233;mondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01821761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>